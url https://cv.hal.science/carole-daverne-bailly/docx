--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -931,51 +931,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 50 (1), </w:t>
+              <w:t xml:space="preserve">, 2024, 50 (1), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1115506ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2072,580 +2072,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les classes préparatoires aux grandes écoles : entre proximité et prestige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Masy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41/4, pp.571-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.3909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’expérimentation à la généralisation du baccalauréat professionnel en 3 ans : parcours d’élèves (dés) enchantés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, La gestion et l’appropriation du changement en éducation, XL (1), pp.195-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1010153ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">James Masy</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Henri-Panabière, G. (2010). Des « héritiers » en échec scolaire. Paris : La Dispute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.178-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raccourcissement des parcours de formation : le cas du bac professionnel en 3 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes du CREN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Demeuse, M. Frandji, D. Greger, D. &amp; Rochex, J.-Y (dir.), (2009). Les politiques d’éducation prioritaire en Europe. Conceptions, mises en œuvre, débats. Lyon : INRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.211-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des trajectoires scolaires et professionnelles atypiques. Pourquoi « être bien né » ne suffit pas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 41/4, pp.571-590. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.3909⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 38/3, pp.307-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.1947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...235 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves de l’élite scolaire : une autonomie sous contrôle familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Famille et impératif scolaire, 8, pp.17-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cres.527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688635v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04688630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours composites de l’élite lycéenne. Comment se préparer pour un monde incertain ?</w:t>
               </w:r>
@@ -3166,85 +3166,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies de l'accompagnement doctoral : entretien à trois voix</w:t>
+                <w:t xml:space="preserve">Les voies de l’accompagnement doctoral. Entretien à trois voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
@@ -3299,344 +3299,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Annoot; Carole Daverne-Bailly; Jean-Luc Rinaudo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouaisons en sciences de l'éducation et de la formation. Ruptures et continuité dans les parcours doctoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès, pp.131-140, 2025, (L'esperluette Éducation &amp; Formation), 978-2-38395-162-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Annoot; Carole Daverne-Bailly; Jean-Luc Rinaudo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouaisons en sciences de l'éducation et de la formation. Ruptures et continuité dans les parcours doctoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès-Éditions, pp.19-24, 2025, (L'esperluette Éducation &amp; Formation), 978-2-38395-162-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les métiers de la petite enfance : représentations et attentes des parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Devineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des hommes dans les métiers de la prime enfance. Une mixité professionnelle contrainte par le genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaire Rouen Le Havre, pp.53-60, 2023, (Genre à lire.. et à penser), 979-10-240-1739-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir la réussite, oui mais comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héloïse Lhérété. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences humaines éditions, pp.119-132, 2021, (Collection B), 978-2-36106-643-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bon élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Rayou; Laurent Trémel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métier d'enseignant(e), métier d'élève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canopé Éditions, pp.35-40, 2020, (Maîtriser), 978-2-240-05333-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs dans les familles d’enseignant(s). Un espace d’inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Danic; Barbara Fontar; Agnès Grimault-Leprince; Mickaël Le Mentec; Olivier David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.223-242, 2019, (Le Sens social), 978-2-7535-7686-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.150862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes préparatoires aux grandes écoles : un espace transitionnel maîtrisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dutercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transitions scolaires : paliers, orientations, parcours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.267-280, 2016, (Des Sociétés), 978-2-7535-4310-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des acteurs de l’éducation face à un changement prescrit. L’exemple de deux politiques éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3656,365 +3940,279 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rinaudo Jean-Luc; Tavignot Patricia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement à l’école. Sources, tensions, effets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.43-63, 2016, (Pédagogie, crises, mémoires, repères), 978-2-343-09822-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un outil de recueil de données quantitatives : le questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Groux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique de la recherche en éducation. A l’usage des étudiants de master et de doctorat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.93-119, 2013, (Collection Éducation comparée), 978-2-343-01798-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves des classes préparatoires aux grandes écoles : un rapport au temps, des « choix » et des parcours contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Caradec; Ertul Servet; Jean-Philippe Melchior. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques des parcours sociaux. Temps, territoires, professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-70, 2012, (Le Sens social), 978-2-7535-2058-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.67599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la statistique textuelle face à un corpus hétérogène : le logiciel Alceste confronté à l’héritage social et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Léglise; Emmanuelle Canut; Isabel Desmet; Nathalie Garric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications et implications en sciences du langage. Actes des [premières et deuxièmes] Journées Jeunes chercheurs, [Université Paris III, 16 mars 2002, Université Paris V, 29 mars 2003]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.151-175, 2006, 978-2-296-02743-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4024,91 +4222,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaires et inégalités sociales à l’école. Apports microsociologiques à la recherche en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rouen Normandie, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04688579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4118,100 +4316,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échec scolaire ou déclassement des classes favorisées ? Recherche sur des héritiers… déshérités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Universite Rouen, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003ROUEL441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04688562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4221,461 +4419,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les étudiants : perception et engagement d’acteurs de l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du LISIS : Parcours et formation des jeunes. Éclairages théoriques et méthodologiques, mise en œuvre de pratiques inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ Normandie; Laboratoire international sur l’inclusion scolaire (LISIS); Institut national supérieur de formation et de recherche sur l’éducation inclusive (INSEI), Oct 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à la réussite des publics étudiants : déclinaison locale, mobilisation des acteurs et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cajot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du LISIS, parcours et formation des jeunes : éclairages théoriques et méthodologiques, mise en œuvre de pratiques inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS); INSPÉ Normandie – Caen; Université de Caen Normandie; Laboratoire CIRNEF; Institut national supérieur de formation et de recherche sur l’éducation inclusive (INSEI), Oct 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail d’orientation des enseignants : facteurs explicatifs de leurs pratiques et logiques d’engagement différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'AREF (Actualité de la recherche en éducation et en formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF (Actualité de la Recherche en Éducation et en Formation), Jul 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les pratiques professionnelles et collaborations des professeurs principaux de lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Lisis : Parcours et formation des jeunes. Éclairages théoriques et méthodologiques, mises en œuvre de pratiques inspirantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS); INSPE Normandie - Caen; Université de Caen Normandie; Laboratoire CIRNEF; INSEI, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à l’orientation : points de vue des enseignants sur les besoins des élèves et leur appropriation des dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études interdisciplinaires. Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation, perceptions, usages et connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’engagement des acteurs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4704,73 +4902,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences : Recherche en éducation 2023-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé Lille, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’action des acteurs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4799,73 +4997,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale : Pratiques et groupes professionnels de l’orientation scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jan 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’engagement des acteurs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4894,142 +5092,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Pratiques et groupes professionnels de l’orientation scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre réforme du lycée et Parcoursup : les acteurs professionnels des lycées et les jeunes mis à l’épreuve de l’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de contact : Piloter l’orientation à l’échelle du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IH2EF (Institut des hautes études de l'éducation et de la formation), May 2023, Chasseneuil du Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information et accompagnement à l’orientation : quelles réalités locales au lycée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5058,332 +5256,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égalisup 2e édition. Égalité(s) vers et dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD; LIRDEF; CIRNEF, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à l’orientation au lycée : diversité du pilotage, des acteurs impliqués, des mobilisations et des modalités d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuum SCO-SUP, ruptures et continuités : piloter les parcours de réussites des jeunes du lycée à l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IH2EF, Feb 2022, Chasseneuil-du-Poitou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d’orientation dans un monde changeant. Regards croisés d’acteurs professionnels, de lycéens et d’étudiants de Licence 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIes Rencontres du Réseau international francophone de recherche en éducation et formation (REF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REF, Jul 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être accompagné et construire un parcours de formation du lycée à l’université : point de vue, ressenti et vécu des néo-bacheliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lankoandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum SCO-SUP, ruptures et continuités : piloter les parcours de réussites des jeunes du lycée à l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IH2EF, Feb 2022, Chasseneuil-du-Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre réforme du lycée et Parcoursup. Les acteurs professionnels dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5412,73 +5610,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2022. Congrès international d’actualité de la recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre crise sanitaire et réforme : les lycéens à l’épreuve de l’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5507,1178 +5705,1178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2022. Congrès international d’actualité de la recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bons élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Métier d'enseignant(e) Métier d'élève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé de l’université Rouen-Normandie; Musée national de l’éducation, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Se) former à et par la recherche : regards croisés sur une épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bielow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quéniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque - Les chercheur.e.s face au(x) terrain(s) : être mis.e à l’épreuve, éprouver et faire ses preuves ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DYSOLAB, Apr 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du lycée vue par les élèves : contexte d’incertitudes, élaboration de choix et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bielow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quéniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. egalisup : Égalité des chances ou égalité de réussite dans l’enseignement supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRDEF; CIRNEF, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement à l’orientation dans un contexte de réformes : regards croisés des équipes éducatives et des lycéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bielow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690323v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Mathieu Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quéniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. egalisup : Égalité des chances ou égalité de réussite dans l’enseignement supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRDEF; CIRNEF, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un collège différent : expérimentation de dispositif modulaire au cycle 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Journée de la recherche - Actualité des pratiques pédagogiques dans les classes et écoles différentes : bricolages, hybridations, appropriations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Laure Viaud; Marie-Anne Hugon; Bruno Robbes, Nov 2019, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée des hommes dans le secteur de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fontanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire MIXPRIM - Vers la mixité des métiers de la prime enfance ? - Education, littérature de jeunesse et professionnalisation sexuées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen; Institut International Charles Perrault; Laboratoire des dynamiques sociales DySoLab, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentes vis-à-vis des crèches et place des hommes dans les métiers de la prime enfance : le point de vue des parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mixité dans les métiers de la prime enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adulte-enseignant qui fait grandir. Paroles croisées d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dizerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Enjeux, débats et perspectives : 50 ans de sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière scolaire des enfants d’enseignants : mobilisation parentale et inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès AREF 2016 / Actualité de la recherche en éducation et en formation. A quelles questions cherchons-nous réponse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des enseignants et chercheurs en Sciences de l'Education (AECSE) - Université de Mons; Association Belge des Chercheurs en Education (ABC-Educ); Société Suisse pour la Recherche en Education (SSRE), Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des loisirs dans les familles enseignantes : uniformité et singularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Inégalités éducatives et espaces de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rennes, France. [7 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre enfant d’enseignant(s) et se construire quand ça va mal à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque international ACEI (Adolescence contemporaine et environnement incertain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l’univers médico-psychologique par des parents enseignants : une nouvelle forme d’inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès de l’AFS - La sociologie : une science contre nature ? - RT4 Sociologie de l'éducation et de la formation / Session 2 : Mesures et tests psychologiques : quels usages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS (Association française de sociologie), Jun 2015, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre dans un contexte de mutations. Regards croisés de professionnels de l’éducation et d'élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6694,73 +6892,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Scientifique International ECP : Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis / Symposium : L’école et l’enseignement au risque de la mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The segmentation of elite education institutions and of their students: the new preparatory courses for the grandes écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6776,211 +6974,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference. Knowledge, status and power: Elite education, training and expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences-Po, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets d’une politique éducative sur les élèves. Les cas des internes d’excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations de l’école et recompositions des rapports local / national. Quelles perspectives de recherche en sociologie de l’éducation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire GRESCO; RT4 (Sociologie de l’éducation et de la formation) de l’AFS, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être interne d’excellence : entre continuité et rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Congrès de Association Française de Sociologie : Les dominations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bons élèves ou comment gérer l’incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6996,73 +7194,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe congrès international des sociologues de langue française : Penser l'incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à de nouveaux publics : l’adaptation du curriculum et de la relation pédagogique en CPGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7078,591 +7276,591 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Fabrication familiale de la réussite scolaire et processus scolaires d'ajustement aux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Dauphine, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités territoriales vues par les élèves des classes préparatoires aux grandes écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de l'AFS : Création(s) et innovation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture sociale des CPGE à l’aune des boursiers de l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’Actualité de la recherche en éducation et en formation (AREF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves boursiers de l’enseignement supérieur en CPGE : des choix d’orientation sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESO, Nov 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme du bac pro en trois ans : vers un renforcement de la convention professionnelle en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Troger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESO, Nov 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bac pro en trois ans : de nouvelles aspirations pour les lycéens professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Troger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème rencontres : Jeunes et sociétés en Europe et autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREQ, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’expérimentation à la généralisation du baccalauréat professionnel en 3 ans : parcours d’élèves (dés)enchantés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontres : Jeunes et sociétés en Europe et autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREQ, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être étudiant en classe préparatoire aux grandes écoles : répondre aux motifs d’inquiétude et se donner des raisons d’espérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7678,224 +7876,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontres : Jeunes et sociétés en Europe et autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREQ, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de formation et aspirations des élèves des classes préparatoires aux grandes écoles : un rapport au temps différencié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eso Le Mans, UMR 6590, CNRS; Université du Maine, Nov 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une homogénéisation des élèves de CPGE ? Une vue de l’intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. La formation des élites : Les enjeux de l’ouverture sociale et de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSC (SciencesPo / CNRS); CSE (Université Paris I / CNRS); CREN (Université de Nantes), Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités d’accès aux classes préparatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7911,375 +8109,375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de L'AFS : Violence et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d’une &amp;quot;double analyse&amp;quot; à un corpus d’entretiens d’étudiants des CPGE : apports, questionnements et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AnaLogiQual 2008. Logiciels pour l’analyse qualitative : innovations techniques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité économie de la connaissance et management de l'innovation du centre de recherche public Henri Tudor; Institut de l'université de Liège, Oct 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture des CPGE : la fin d’une homogénéité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ouverture des CPGE : la fin d’une homogénéité sociale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREN; CENS, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place des baccalauréats professionnels post troisième : contraintes et opportunités pour les élèves et les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gonnin-Bolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Efficacité et équité en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Nov 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarités probables et improbables : un discours pourtant commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès de l’AFS : Dire le monde social. Les sociologues face aux discours politiques, économiques et médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation scolaire des élites du point de vue des chefs d’établissement de lycées publics et privés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8295,672 +8493,672 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Repenser la justice dans le domaine de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, May 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre jeunesse en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe congrès international EUSARF : Enfants en difficulté dans un monde difficile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONED, Sep 2005, Paris-Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites des outils statistiques dans l’appréhension des mécanismes de (non)reproduction d’une génération à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque bi-disciplinaire international : Inégalités d’accès aux savoirs, processus cognitifs et rapports sociaux. Les transformations de la recherche en sociologie et en psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SACO - AFS, Jun 2005, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;déclassement scolaire&amp;quot; des classes favorisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en éducation et formation et ses environnements (5e Congrès AECSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AECSE, Aug 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un déclassement improbable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès de l'AFS. Dynamiques de transformation de la société française contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des héritiers… déshérités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées de la recherche sociale. Les jeunes en difficulté : leur place dans les politiques et dans la cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Jan 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des héritiers… déshérités ? L’interdisciplinarité face à un domaine de recherche inexploré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du langage : quels croisements de discipline ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIPRALANG, Université Paul Valéry, 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la statistique textuelle face à un corpus hétérogène : le logiciel Alceste confronté à l’héritage social et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes chercheurs. Applications et implications en sciences du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Jussieu, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l’éducation, statistiques descriptive et textuelle, analyses de discours et de contenu, confrontées à l’héritage social et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes chercheurs en sciences du langage : Quels croisements de disciplines ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry, Jun 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des héritiers… déshérités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque jeunes chercheurs en linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Jussieu, Jun 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8970,341 +9168,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs, services et outils de l’orientation en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lankoandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rouen Normandie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation du lycée à l’université : points de vue des néo-bacheliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rouen Normandie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rouen Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix d’orientation des lycéens des classes de première générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rouen Normandie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques, pratiques et dispositifs d’aide à la réussite pour les étudiant.e.s. des premiers cycles à l’université : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9313,1260 +9511,1260 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2019, 72 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Piot</w:t>
+                <w:t xml:space="preserve">hal-04967274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métiers de la petite enfance : représentations et attentes des parents. In Devineau, S. : Mixité dans les métiers de la prime enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Rouen Normandie. 2019, pp.107-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du fonctionnement pédagogique du Lycée expérimental d’Hérouville Saint Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Rouen Normandie. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une réussite plurielle – Constats et questions », in Glasman, D. et Rayou, P. Qu’est-ce qui soutient les élèves ? Dispositifs et mobilisations dans divers établissements scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Compeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Français de l'Education. 2015, pp.23-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussite : une notion polysémique [In : Glasman, D. et Rayou, P. Pourquoi certains dispositifs permettent-ils aux élèves de réussir ?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nakhili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français de l'éducation - ENS de Lyon. 2014, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internat d’excellence de Noyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la découverte des enfants accueillis au CLAS et au Ludo-éducatif et de leurs parents [In : Lescouarch, L. (dir.) Analyse du fonctionnement du contrat local d’accompagnement à la scolarité de la ville de G.-Q]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen. 2012, pp.22-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recrutement. Enjeux, logiques, pratiques et limites [In : Glasman, D. et Rayou, P. Les internats d’excellence : un nouveau défi éducatif ?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français de l'éducation - ENS de Lyon. 2012, pp.23-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du fonctionnement d'un Contrat Local d’Accompagnement à la Scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baccalauréat professionnel en trois ans : quelles conséquences pour la scolarité post-obligatoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Troger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d’études et parcours scolaires des étudiants des classes préparatoires [In : Dutercq, Y. (dir.). Les disparités territoriales dans l’accès aux formations d’élite. La situation des Pays-de-la-Loire au regard des autres régions françaises]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Masy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Haurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes. 2010, pp.30-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les disparités territoriales dans l'accès aux formations d'élite. La situation des Pays de la Loire au regard des autres régions françaises [novembre 2010]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dutercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2019, 72 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en éducation de Nantes (CREN). 2010, 294 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Université Rouen Normandie. 2019, pp.107-118</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raccourcissement des parcours de formation dans le cadre du baccalauréat professionnel en 3 ans. Suivi et analyse d’expérimentations dans les établissements scolaires (dans le cadre de l’article 34 de la Loi d’orientation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gonnin-Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">Université Rouen Normandie. 2019</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations de formation : regards de stagiaires [In : Bailly, F. et Chapelle, K. (dir.) La spécificité des associations : une approche pluridisciplinaire. Le cas des associations de formation en Haute-Normandie]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianig Viaouët Porot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...981 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10576,112 +10774,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'éducation [2e édition mise à jour]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10749,51 +10947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D54DEE40"/>
+    <w:nsid w:val="51CE2C32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10897,51 +11095,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E70A8113"/>
+    <w:nsid w:val="4CB92287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11131,51 +11329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-daverne-bailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1963-3230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05515193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.daver.2013.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04949050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115506ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.286" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5861" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04135628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09620214.2016.1197044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.285.0020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.035.0185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.033.0169" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.067.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1010153ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3909" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.527" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1947" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.424.0017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.021.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.3561" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1391" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.281" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150862" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.67599" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04688579v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04688562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ROUEL441" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cajot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lankoand&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bielow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;niart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dizerbo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338262v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691775v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delavaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gonnin-Bolo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691816v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689770v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Compeyron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689805v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689810v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301176v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haurat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournaise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burban" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689876v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689878v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianig Viaou&#235;t Porot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-daverne-bailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1963-3230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05515193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.daver.2013.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04949050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115506ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.286" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5861" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04135628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09620214.2016.1197044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.285.0020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.035.0185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.033.0169" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.067.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3909" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1010153ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1947" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.527" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.424.0017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.021.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.3561" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1391" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.281" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150862" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.67599" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04688579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04688562v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ROUEL441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cajot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690056v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lankoand&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691769v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bielow" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;niart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690326v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dizerbo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338268v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690383v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delavaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690069v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691795v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690396v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gonnin-Bolo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691811v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691816v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692611v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692620v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689774v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689783v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Compeyron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haurat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournaise" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burban" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianig Viaou&#235;t Porot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>