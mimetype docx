--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -649,2335 +649,2426 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à l’orientation comme levier au service de la mixité ? Les enseignants face à une mission impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, La mixité sociale dans les établissements scolaires, 79, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15zdm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier Démocratisation et régulation de l’accès à l’enseignement supérieur : éléments de comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Du secondaire au supérieur : nouveaux dispositifs, 2 (54), pp.7-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.054.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information et accompagnement à l’orientation : quelles réalités dans un lycée rural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Du secondaire au supérieur : nouveaux dispositifs, 2 (54), pp.115-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.054.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre réformes et crise sanitaire : les lycéen⋅ne⋅s mis⋅es à l’épreuve de l’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (1), 19 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1115506ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation en lycée : entre engagement des acteurs et inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Scolarisation et genre : perspectives Nord et Sud, 49, pp.167-183. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.049.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientation, numérique et pandémie : expériences et points de vue rétrospectifs d’étudiants de licence 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/es.049.0167⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+                <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Orientation et numérique - 1, 52/1, pp.119-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.17175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orienter et s’orienter vers l’enseignement supérieur dans un contexte de changement des politiques éducatives : incertitudes, choix, inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Égalité des chances… ou des réussites et des places dans l’enseignement supérieur ?, 58, [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.13048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édito - Au-delà du conformisme des adultes, la parole des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Vari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39, pp.3-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être enfant d’enseignant(s) quand « ça va mal à l’école. Une construction identitaire entre rupture et continuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, (Modèles d'enfance joués et déjoués), 64, pp.76-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revss.5861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers de la petite enfance : représentations et attentes. Le point de vue des parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Diriger, être dirigé.e, Faire équipe, 94, pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] &amp;quot;Le goût de l’effort. La construction familiale des dispositions scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The segmentation of elite education institutions and of their students: the new preparatory courses for the French grandes écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Studies in Sociology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (3), pp.248-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09620214.2016.1197044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir la réussite, oui mais comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Qu'est-ce qu'une bonne école ?, 10 (285), pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sh.285.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Stanislas Morel, 2014, La médicalisation de l’échec scolaire, Paris, La Dispute, 210 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35, pp.188-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.035.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets identitaires et sociaux du changement des politiques éducatives sur les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Concurrence des discours de vérité à l’école, 1 (33), pp.169-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.033.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bons élèves aux bons étudiants. Manières de vivre et d'étudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Jeunes Européens : quelles valeurs en partage ?, 2 (67), pp.7-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/agora.067.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Tenret, E. (2011). Les étudiants et le mérite. A quoi bon être diplômé ? Paris : La documentation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (2), pp.219-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes préparatoires aux grandes écoles : entre proximité et prestige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41/4, pp.571-590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.3909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’expérimentation à la généralisation du baccalauréat professionnel en 3 ans : parcours d’élèves (dés) enchantés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, La gestion et l’appropriation du changement en éducation, XL (1), pp.195-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1010153ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Henri-Panabière, G. (2010). Des « héritiers » en échec scolaire. Paris : La Dispute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28, pp.178-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raccourcissement des parcours de formation : le cas du bac professionnel en 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes du CREN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Demeuse, M. Frandji, D. Greger, D. &amp; Rochex, J.-Y (dir.), (2009). Les politiques d’éducation prioritaire en Europe. Conceptions, mises en œuvre, débats. Lyon : INRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25, pp.211-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves de l’élite scolaire : une autonomie sous contrôle familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dutercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Famille et impératif scolaire, 8, pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des trajectoires scolaires et professionnelles atypiques. Pourquoi « être bien né » ne suffit pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38/3, pp.307-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.1947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours composites de l’élite lycéenne. Comment se préparer pour un monde incertain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Manières d’être aux études, 42 (4), pp.17-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.424.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication des responsables d’établissement dans la formation scolaire des élites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Former des élites dans un monde incertain, 1 (21), pp.33-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.021.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un déclassement scolaire improbable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Politiques éducatives : acteurs et institution, 1, 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.3561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des héritiers… déshérités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VEI enjeux : migrants formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Prévenir les ruptures scolaires, 132, pp.90-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/diver.2003.1391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2987,202 +3078,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du secondaire au supérieur : nouveaux dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (54), pp.7-156, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole de l’enfant, enjeux épistémologiques, méthodologiques et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Vari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, 134 p., 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3192,249 +3283,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les voies de l’accompagnement doctoral. Entretien à trois voix</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annoot Emmanuelle; Daverne-Bailly Carole; Rinaudo Jean-Luc. </w:t>
+              <w:t xml:space="preserve">Emmanuelle Annoot; Carole Daverne-Bailly; Jean-Luc Rinaudo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouaisons en sciences de l'éducation et de la formation. Ruptures et continuité dans les parcours doctoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cépaduès Éditions, pp.105-130, 2025, (L'esperluette Éducation &amp; Formation), 9782383951629</w:t>
+              <w:t xml:space="preserve">, Cépaduès, pp.131-140, 2025, (L'esperluette Éducation &amp; Formation), 978-2-38395-162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusion</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies de l’accompagnement doctoral. Entretien à trois voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuelle Annoot; Carole Daverne-Bailly; Jean-Luc Rinaudo. </w:t>
+              <w:t xml:space="preserve">Annoot Emmanuelle; Daverne-Bailly Carole; Rinaudo Jean-Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouaisons en sciences de l'éducation et de la formation. Ruptures et continuité dans les parcours doctoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cépaduès, pp.131-140, 2025, (L'esperluette Éducation &amp; Formation), 978-2-38395-162-9</w:t>
+              <w:t xml:space="preserve">, Cépaduès Éditions, pp.105-130, 2025, (L'esperluette Éducation &amp; Formation), 9782383951629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre introductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3467,374 +3558,460 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Annoot; Carole Daverne-Bailly; Jean-Luc Rinaudo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouaisons en sciences de l'éducation et de la formation. Ruptures et continuité dans les parcours doctoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès-Éditions, pp.19-24, 2025, (L'esperluette Éducation &amp; Formation), 978-2-38395-162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers de la petite enfance : représentations et attentes des parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Devineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des hommes dans les métiers de la prime enfance. Une mixité professionnelle contrainte par le genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaire Rouen Le Havre, pp.53-60, 2023, (Genre à lire.. et à penser), 979-10-240-1739-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir la réussite, oui mais comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héloïse Lhérété. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences humaines éditions, pp.119-132, 2021, (Collection B), 978-2-36106-643-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bon élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Rayou; Laurent Trémel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métier d'enseignant(e), métier d'élève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canopé Éditions, pp.35-40, 2020, (Maîtriser), 978-2-240-05333-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs dans les familles d’enseignant(s). Un espace d’inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Danic; Barbara Fontar; Agnès Grimault-Leprince; Mickaël Le Mentec; Olivier David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.223-242, 2019, (Le Sens social), 978-2-7535-7686-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.150862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des acteurs de l’éducation face à un changement prescrit. L’exemple de deux politiques éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rinaudo Jean-Luc; Tavignot Patricia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement à l’école. Sources, tensions, effets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.43-63, 2016, (Pédagogie, crises, mémoires, repères), 978-2-343-09822-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes préparatoires aux grandes écoles : un espace transitionnel maîtrisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3854,365 +4031,279 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions scolaires : paliers, orientations, parcours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.267-280, 2016, (Des Sociétés), 978-2-7535-4310-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un outil de recueil de données quantitatives : le questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Groux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique de la recherche en éducation. A l’usage des étudiants de master et de doctorat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.93-119, 2013, (Collection Éducation comparée), 978-2-343-01798-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves des classes préparatoires aux grandes écoles : un rapport au temps, des « choix » et des parcours contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Caradec; Ertul Servet; Jean-Philippe Melchior. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques des parcours sociaux. Temps, territoires, professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-70, 2012, (Le Sens social), 978-2-7535-2058-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.67599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la statistique textuelle face à un corpus hétérogène : le logiciel Alceste confronté à l’héritage social et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Léglise; Emmanuelle Canut; Isabel Desmet; Nathalie Garric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications et implications en sciences du langage. Actes des [premières et deuxièmes] Journées Jeunes chercheurs, [Université Paris III, 16 mars 2002, Université Paris V, 29 mars 2003]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.151-175, 2006, 978-2-296-02743-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4222,91 +4313,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaires et inégalités sociales à l’école. Apports microsociologiques à la recherche en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rouen Normandie, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04688579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4316,2649 +4407,2731 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échec scolaire ou déclassement des classes favorisées ? Recherche sur des héritiers… déshérités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Universite Rouen, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003ROUEL441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04688562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les élèves dans leur orientation : les enseignants face à des empêchements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les politiques publiques d’orientation : continuum bac -3/+3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Metz; Université de Lorraine; Projet Ailes, Mar 2026, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail d’orientation des enseignants : facteurs explicatifs de leurs pratiques et logiques d’engagement différenciées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'AREF (Actualité de la recherche en éducation et en formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF (Actualité de la Recherche en Éducation et en Formation), Jul 2025, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à la réussite des publics étudiants : déclinaison locale, mobilisation des acteurs et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cajot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du LISIS, parcours et formation des jeunes : éclairages théoriques et méthodologiques, mise en œuvre de pratiques inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS); INSPÉ Normandie – Caen; Université de Caen Normandie; Laboratoire CIRNEF; Institut national supérieur de formation et de recherche sur l’éducation inclusive (INSEI), Oct 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les étudiants : perception et engagement d’acteurs de l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du LISIS : Parcours et formation des jeunes. Éclairages théoriques et méthodologiques, mise en œuvre de pratiques inspirantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPÉ Normandie; Laboratoire international sur l’inclusion scolaire (LISIS); Institut national supérieur de formation et de recherche sur l’éducation inclusive (INSEI), Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les pratiques professionnelles et collaborations des professeurs principaux de lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Lisis : Parcours et formation des jeunes. Éclairages théoriques et méthodologiques, mises en œuvre de pratiques inspirantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS); INSPE Normandie - Caen; Université de Caen Normandie; Laboratoire CIRNEF; INSEI, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation : points de vue des enseignants sur les besoins des élèves et leur appropriation des dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études interdisciplinaires. Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation, perceptions, usages et connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’action des acteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque internationale : Pratiques et groupes professionnels de l’orientation scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jan 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’engagement des acteurs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences : Recherche en éducation 2023-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé Lille, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’engagement des acteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Pratiques et groupes professionnels de l’orientation scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information et accompagnement à l’orientation : quelles réalités locales au lycée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égalisup 2e édition. Égalité(s) vers et dans l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD; LIRDEF; CIRNEF, Jul 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre réforme du lycée et Parcoursup : les acteurs professionnels des lycées et les jeunes mis à l’épreuve de l’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de contact : Piloter l’orientation à l’échelle du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IH2EF (Institut des hautes études de l'éducation et de la formation), May 2023, Chasseneuil du Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Yong Li</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus d’orientation dans un monde changeant. Regards croisés d’acteurs professionnels, de lycéens et d’étudiants de Licence 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égalisup 2e édition. Égalité(s) vers et dans l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD; LIRDEF; CIRNEF, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVIIes Rencontres du Réseau international francophone de recherche en éducation et formation (REF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REF, Jul 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation au lycée : diversité du pilotage, des acteurs impliqués, des mobilisations et des modalités d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum SCO-SUP, ruptures et continuités : piloter les parcours de réussites des jeunes du lycée à l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IH2EF, Feb 2022, Chasseneuil-du-Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être accompagné et construire un parcours de formation du lycée à l’université : point de vue, ressenti et vécu des néo-bacheliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lankoandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum SCO-SUP, ruptures et continuités : piloter les parcours de réussites des jeunes du lycée à l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IH2EF, Feb 2022, Chasseneuil-du-Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre réforme du lycée et Parcoursup. Les acteurs professionnels dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2022. Congrès international d’actualité de la recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre crise sanitaire et réforme : les lycéens à l’épreuve de l’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2022. Congrès international d’actualité de la recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bons élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Métier d'enseignant(e) Métier d'élève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé de l’université Rouen-Normandie; Musée national de l’éducation, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Se) former à et par la recherche : regards croisés sur une épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bielow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quéniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque - Les chercheur.e.s face au(x) terrain(s) : être mis.e à l’épreuve, éprouver et faire ses preuves ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DYSOLAB, Apr 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement à l’orientation dans un contexte de réformes : regards croisés des équipes éducatives et des lycéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bielow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quéniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. egalisup : Égalité des chances ou égalité de réussite dans l’enseignement supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRDEF; CIRNEF, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du lycée vue par les élèves : contexte d’incertitudes, élaboration de choix et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690326v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Claire Bielow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quéniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. egalisup : Égalité des chances ou égalité de réussite dans l’enseignement supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRDEF; CIRNEF, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un collège différent : expérimentation de dispositif modulaire au cycle 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Journée de la recherche - Actualité des pratiques pédagogiques dans les classes et écoles différentes : bricolages, hybridations, appropriations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Laure Viaud; Marie-Anne Hugon; Bruno Robbes, Nov 2019, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée des hommes dans le secteur de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fontanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire MIXPRIM - Vers la mixité des métiers de la prime enfance ? - Education, littérature de jeunesse et professionnalisation sexuées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen; Institut International Charles Perrault; Laboratoire des dynamiques sociales DySoLab, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentes vis-à-vis des crèches et place des hommes dans les métiers de la prime enfance : le point de vue des parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mixité dans les métiers de la prime enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adulte-enseignant qui fait grandir. Paroles croisées d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dizerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Enjeux, débats et perspectives : 50 ans de sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière scolaire des enfants d’enseignants : mobilisation parentale et inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès AREF 2016 / Actualité de la recherche en éducation et en formation. A quelles questions cherchons-nous réponse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des enseignants et chercheurs en Sciences de l'Education (AECSE) - Université de Mons; Association Belge des Chercheurs en Education (ABC-Educ); Société Suisse pour la Recherche en Education (SSRE), Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre enfant d’enseignant(s) et se construire quand ça va mal à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er colloque international ACEI (Adolescence contemporaine et environnement incertain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps des loisirs dans les familles enseignantes : uniformité et singularité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Inégalités éducatives et espaces de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rennes, France. [7 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l’univers médico-psychologique par des parents enseignants : une nouvelle forme d’inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès de l’AFS - La sociologie : une science contre nature ? - RT4 Sociologie de l'éducation et de la formation / Session 2 : Mesures et tests psychologiques : quels usages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS (Association française de sociologie), Jun 2015, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre dans un contexte de mutations. Regards croisés de professionnels de l’éducation et d'élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Scientifique International ECP : Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis / Symposium : L’école et l’enseignement au risque de la mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The segmentation of elite education institutions and of their students: the new preparatory courses for the grandes écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6974,211 +7147,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference. Knowledge, status and power: Elite education, training and expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences-Po, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets d’une politique éducative sur les élèves. Les cas des internes d’excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations de l’école et recompositions des rapports local / national. Quelles perspectives de recherche en sociologie de l’éducation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire GRESCO; RT4 (Sociologie de l’éducation et de la formation) de l’AFS, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être interne d’excellence : entre continuité et rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Congrès de Association Française de Sociologie : Les dominations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bons élèves ou comment gérer l’incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7194,73 +7367,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe congrès international des sociologues de langue française : Penser l'incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à de nouveaux publics : l’adaptation du curriculum et de la relation pédagogique en CPGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7276,824 +7449,824 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Fabrication familiale de la réussite scolaire et processus scolaires d'ajustement aux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Dauphine, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités territoriales vues par les élèves des classes préparatoires aux grandes écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de l'AFS : Création(s) et innovation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves boursiers de l’enseignement supérieur en CPGE : des choix d’orientation sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Masy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO, Nov 2010, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture sociale des CPGE à l’aune des boursiers de l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’Actualité de la recherche en éducation et en formation (AREF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">James Masy</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du bac pro en trois ans : vers un renforcement de la convention professionnelle en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Troger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESO, Nov 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bac pro en trois ans : de nouvelles aspirations pour les lycéens professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Troger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème rencontres : Jeunes et sociétés en Europe et autour de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREQ, Oct 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’expérimentation à la généralisation du baccalauréat professionnel en 3 ans : parcours d’élèves (dés)enchantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Rencontres : Jeunes et sociétés en Europe et autour de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREQ, Oct 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être étudiant en classe préparatoire aux grandes écoles : répondre aux motifs d’inquiétude et se donner des raisons d’espérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dutercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Rencontres : Jeunes et sociétés en Europe et autour de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREQ, Oct 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de formation et aspirations des élèves des classes préparatoires aux grandes écoles : un rapport au temps différencié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESO, Nov 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, Eso Le Mans, UMR 6590, CNRS; Université du Maine, Nov 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...327 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une homogénéisation des élèves de CPGE ? Une vue de l’intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. La formation des élites : Les enjeux de l’ouverture sociale et de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSC (SciencesPo / CNRS); CSE (Université Paris I / CNRS); CREN (Université de Nantes), Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités d’accès aux classes préparatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8109,375 +8282,375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de L'AFS : Violence et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d’une &amp;quot;double analyse&amp;quot; à un corpus d’entretiens d’étudiants des CPGE : apports, questionnements et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AnaLogiQual 2008. Logiciels pour l’analyse qualitative : innovations techniques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité économie de la connaissance et management de l'innovation du centre de recherche public Henri Tudor; Institut de l'université de Liège, Oct 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture des CPGE : la fin d’une homogénéité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ouverture des CPGE : la fin d’une homogénéité sociale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREN; CENS, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place des baccalauréats professionnels post troisième : contraintes et opportunités pour les élèves et les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gonnin-Bolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Efficacité et équité en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Nov 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarités probables et improbables : un discours pourtant commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès de l’AFS : Dire le monde social. Les sociologues face aux discours politiques, économiques et médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation scolaire des élites du point de vue des chefs d’établissement de lycées publics et privés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8493,672 +8666,672 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Repenser la justice dans le domaine de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, May 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre jeunesse en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe congrès international EUSARF : Enfants en difficulté dans un monde difficile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONED, Sep 2005, Paris-Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites des outils statistiques dans l’appréhension des mécanismes de (non)reproduction d’une génération à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque bi-disciplinaire international : Inégalités d’accès aux savoirs, processus cognitifs et rapports sociaux. Les transformations de la recherche en sociologie et en psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SACO - AFS, Jun 2005, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des héritiers… déshérités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières journées de la recherche sociale. Les jeunes en difficulté : leur place dans les politiques et dans la cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jan 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;déclassement scolaire&amp;quot; des classes favorisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en éducation et formation et ses environnements (5e Congrès AECSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AECSE, Aug 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un déclassement improbable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès de l'AFS. Dynamiques de transformation de la société française contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des héritiers… déshérités ? L’interdisciplinarité face à un domaine de recherche inexploré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du langage : quels croisements de discipline ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIPRALANG, Université Paul Valéry, 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la statistique textuelle face à un corpus hétérogène : le logiciel Alceste confronté à l’héritage social et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes chercheurs. Applications et implications en sciences du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Jussieu, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l’éducation, statistiques descriptive et textuelle, analyses de discours et de contenu, confrontées à l’héritage social et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes chercheurs en sciences du langage : Quels croisements de disciplines ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry, Jun 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des héritiers… déshérités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque jeunes chercheurs en linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Jussieu, Jun 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9168,1603 +9341,1603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs, services et outils de l’orientation en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lankoandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rouen Normandie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation du lycée à l’université : points de vue des néo-bacheliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rouen Normandie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’orientation au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rouen Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix d’orientation des lycéens des classes de première générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rouen Normandie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques, pratiques et dispositifs d’aide à la réussite pour les étudiant.e.s. des premiers cycles à l’université : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2019, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers de la petite enfance : représentations et attentes des parents. In Devineau, S. : Mixité dans les métiers de la prime enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rouen Normandie. 2019, pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du fonctionnement pédagogique du Lycée expérimental d’Hérouville Saint Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rouen Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une réussite plurielle – Constats et questions », in Glasman, D. et Rayou, P. Qu’est-ce qui soutient les élèves ? Dispositifs et mobilisations dans divers établissements scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Compeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Français de l'Education. 2015, pp.23-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussite : une notion polysémique [In : Glasman, D. et Rayou, P. Pourquoi certains dispositifs permettent-ils aux élèves de réussir ?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nakhili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français de l'éducation - ENS de Lyon. 2014, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internat d’excellence de Noyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recrutement. Enjeux, logiques, pratiques et limites [In : Glasman, D. et Rayou, P. Les internats d’excellence : un nouveau défi éducatif ?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français de l'éducation - ENS de Lyon. 2012, pp.23-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la découverte des enfants accueillis au CLAS et au Ludo-éducatif et de leurs parents [In : Lescouarch, L. (dir.) Analyse du fonctionnement du contrat local d’accompagnement à la scolarité de la ville de G.-Q]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen. 2012, pp.22-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du fonctionnement d'un Contrat Local d’Accompagnement à la Scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689786v1</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Institut Français de l'Education. 2015, pp.23-41</w:t>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">Institut français de l'éducation - ENS de Lyon. 2014, pp.8-10</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baccalauréat professionnel en trois ans : quelles conséquences pour la scolarité post-obligatoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Troger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Université de Rouen. 2013</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d’études et parcours scolaires des étudiants des classes préparatoires [In : Dutercq, Y. (dir.). Les disparités territoriales dans l’accès aux formations d’élite. La situation des Pays-de-la-Loire au regard des autres régions françaises]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Masy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Haurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes. 2010, pp.30-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les disparités territoriales dans l'accès aux formations d'élite. La situation des Pays de la Loire au regard des autres régions françaises [novembre 2010]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dutercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en éducation de Nantes (CREN). 2010, 294 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Université de Rouen. 2012, pp.22-43</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raccourcissement des parcours de formation dans le cadre du baccalauréat professionnel en 3 ans. Suivi et analyse d’expérimentations dans les établissements scolaires (dans le cadre de l’article 34 de la Loi d’orientation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gonnin-Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Institut français de l'éducation - ENS de Lyon. 2012, pp.23-43</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations de formation : regards de stagiaires [In : Bailly, F. et Chapelle, K. (dir.) La spécificité des associations : une approche pluridisciplinaire. Le cas des associations de formation en Haute-Normandie]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianig Viaouët Porot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...590 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10774,112 +10947,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'éducation [2e édition mise à jour]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10947,51 +11120,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51CE2C32"/>
+    <w:nsid w:val="6249D3FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11095,51 +11268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CB92287"/>
+    <w:nsid w:val="A245BECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11329,51 +11502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-daverne-bailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1963-3230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05515193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.daver.2013.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04949050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115506ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.286" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5861" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04135628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09620214.2016.1197044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.285.0020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.035.0185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.033.0169" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.067.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3909" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1010153ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1947" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.527" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.424.0017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.021.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.3561" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1391" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.281" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150862" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.67599" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04688579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04688562v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ROUEL441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cajot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690056v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lankoand&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691769v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bielow" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;niart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690326v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dizerbo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338268v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690383v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delavaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690069v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691795v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690396v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gonnin-Bolo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691811v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691816v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692611v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692620v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689774v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689783v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Compeyron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haurat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournaise" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burban" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianig Viaou&#235;t Porot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-daverne-bailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1963-3230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05515193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.daver.2013.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zdm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04949050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115506ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04135628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09620214.2016.1197044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.285.0020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.035.0185" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.033.0169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.067.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1010153ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.527" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1947" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.424.0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.021.0033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.3561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1391" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150862" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.67599" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04688579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04688562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ROUEL441" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cajot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lankoand&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690319v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bielow" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;niart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dizerbo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338281v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691775v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delavaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690066v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gonnin-Bolo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691816v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690085v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689780v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338248v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Compeyron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689805v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689810v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689817v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haurat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournaise" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burban" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianig Viaou&#235;t Porot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>