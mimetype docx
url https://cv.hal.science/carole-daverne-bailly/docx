--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -774,222 +774,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier Démocratisation et régulation de l’accès à l’enseignement supérieur : éléments de comparaison</w:t>
+                <w:t xml:space="preserve">Information et accompagnement à l’orientation : quelles réalités dans un lycée rural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Du secondaire au supérieur : nouveaux dispositifs, 2 (54), pp.7-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/es.054.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Du secondaire au supérieur : nouveaux dispositifs, 2 (54), pp.115-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.054.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166302v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Information et accompagnement à l’orientation : quelles réalités dans un lycée rural ?</w:t>
+                <w:t xml:space="preserve">hal-05080671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du dossier Démocratisation et régulation de l’accès à l’enseignement supérieur : éléments de comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Du secondaire au supérieur : nouveaux dispositifs, 2 (54), pp.115-134. </w:t>
+              <w:t xml:space="preserve">, 2025, Du secondaire au supérieur : nouveaux dispositifs, 2 (54), pp.7-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/es.054.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/es.054.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080671v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre réformes et crise sanitaire : les lycéen⋅ne⋅s mis⋅es à l’épreuve de l’orientation</w:t>
               </w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (1), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Orientation et numérique - 1, 52/1, pp.119-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1255,287 +1255,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Édito - Au-delà du conformisme des adultes, la parole des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Vari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être enfant d’enseignant(s) quand « ça va mal à l’école. Une construction identitaire entre rupture et continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, (Modèles d'enfance joués et déjoués), 64, pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.5861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Orienter et s’orienter vers l’enseignement supérieur dans un contexte de changement des politiques éducatives : incertitudes, choix, inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Égalité des chances… ou des réussites et des places dans l’enseignement supérieur ?, 58, [17 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.13048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135628v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">hal-04688706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers de la petite enfance : représentations et attentes. Le point de vue des parents</w:t>
               </w:r>
@@ -1908,209 +1908,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des bons élèves aux bons étudiants. Manières de vivre et d'étudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dutercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Jeunes Européens : quelles valeurs en partage ?, 2 (67), pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.067.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effets identitaires et sociaux du changement des politiques éducatives sur les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Concurrence des discours de vérité à l’école, 1 (33), pp.169-183. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.033.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/es.033.0169⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02333318v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01214634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Tenret, E. (2011). Les étudiants et le mérite. A quoi bon être diplômé ? Paris : La documentation française</w:t>
               </w:r>
@@ -2163,196 +2163,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’expérimentation à la généralisation du baccalauréat professionnel en 3 ans : parcours d’élèves (dés) enchantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La gestion et l’appropriation du changement en éducation, XL (1), pp.195-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1010153ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les classes préparatoires aux grandes écoles : entre proximité et prestige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41/4, pp.571-590. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.3909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.3909⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01214611v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04688622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Henri-Panabière, G. (2010). Des « héritiers » en échec scolaire. Paris : La Dispute</w:t>
               </w:r>
@@ -2547,287 +2547,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les parcours composites de l’élite lycéenne. Comment se préparer pour un monde incertain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dutercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Manières d’être aux études, 42 (4), pp.17-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.424.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les élèves de l’élite scolaire : une autonomie sous contrôle familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Famille et impératif scolaire, 8, pp.17-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cres.527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des trajectoires scolaires et professionnelles atypiques. Pourquoi « être bien né » ne suffit pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38/3, pp.307-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.1947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688630v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04688686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication des responsables d’établissement dans la formation scolaire des élites</w:t>
               </w:r>
@@ -3187,51 +3187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole de l’enfant, enjeux épistémologiques, méthodologiques et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Vari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, 134 p., 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3895,51 +3895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des acteurs de l’éducation face à un changement prescrit. L’exemple de deux politiques éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4600,50 +4600,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à l’orientation : points de vue des enseignants sur les besoins des élèves et leur appropriation des dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études interdisciplinaires. Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation, perceptions, usages et connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Nov 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les étudiants : perception et engagement d’acteurs de l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du LISIS : Parcours et formation des jeunes. Éclairages théoriques et méthodologiques, mise en œuvre de pratiques inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ Normandie; Laboratoire international sur l’inclusion scolaire (LISIS); Institut national supérieur de formation et de recherche sur l’éducation inclusive (INSEI), Oct 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail d’orientation des enseignants : facteurs explicatifs de leurs pratiques et logiques d’engagement différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4652,73 +4816,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'AREF (Actualité de la recherche en éducation et en formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF (Actualité de la Recherche en Éducation et en Formation), Jul 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à la réussite des publics étudiants : déclinaison locale, mobilisation des acteurs et inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4734,155 +4898,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du LISIS, parcours et formation des jeunes : éclairages théoriques et méthodologiques, mise en œuvre de pratiques inspirantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS); INSPÉ Normandie – Caen; Université de Caen Normandie; Laboratoire CIRNEF; Institut national supérieur de formation et de recherche sur l’éducation inclusive (INSEI), Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les pratiques professionnelles et collaborations des professeurs principaux de lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4898,385 +4980,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Lisis : Parcours et formation des jeunes. Éclairages théoriques et méthodologiques, mises en œuvre de pratiques inspirantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire international sur l'inclusion scolaire (LISIS); INSPE Normandie - Caen; Université de Caen Normandie; Laboratoire CIRNEF; INSEI, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’engagement des acteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études interdisciplinaires. Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation, perceptions, usages et connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences : Recherche en éducation 2023-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Lille, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’action des acteurs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale : Pratiques et groupes professionnels de l’orientation scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jan 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme du lycée général, une mise en œuvre entre politique d’établissement et logiques d’engagement des acteurs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Pratiques et groupes professionnels de l’orientation scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5295,446 +5295,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre réforme du lycée et Parcoursup : les acteurs professionnels des lycées et les jeunes mis à l’épreuve de l’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de contact : Piloter l’orientation à l’échelle du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IH2EF (Institut des hautes études de l'éducation et de la formation), May 2023, Chasseneuil du Poitou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Information et accompagnement à l’orientation : quelles réalités locales au lycée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égalisup 2e édition. Égalité(s) vers et dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD; LIRDEF; CIRNEF, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à l’orientation au lycée : diversité du pilotage, des acteurs impliqués, des mobilisations et des modalités d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de contact : Piloter l’orientation à l’échelle du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IH2EF (Institut des hautes études de l'éducation et de la formation), May 2023, Chasseneuil du Poitou, France</w:t>
+              <w:t xml:space="preserve">Continuum SCO-SUP, ruptures et continuités : piloter les parcours de réussites des jeunes du lycée à l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IH2EF, Feb 2022, Chasseneuil-du-Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d’orientation dans un monde changeant. Regards croisés d’acteurs professionnels, de lycéens et d’étudiants de Licence 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIes Rencontres du Réseau international francophone de recherche en éducation et formation (REF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REF, Jul 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être accompagné et construire un parcours de formation du lycée à l’université : point de vue, ressenti et vécu des néo-bacheliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lankoandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum SCO-SUP, ruptures et continuités : piloter les parcours de réussites des jeunes du lycée à l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IH2EF, Feb 2022, Chasseneuil-du-Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...84 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -5750,51 +5750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2022. Congrès international d’actualité de la recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5845,51 +5845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2022. Congrès international d’actualité de la recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5908,299 +5908,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Se) former à et par la recherche : regards croisés sur une épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bielow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quéniart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - Les chercheur.e.s face au(x) terrain(s) : être mis.e à l’épreuve, éprouver et faire ses preuves ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DYSOLAB, Apr 2021, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les bons élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Métier d'enseignant(e) Métier d'élève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé de l’université Rouen-Normandie; Musée national de l’éducation, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement à l’orientation dans un contexte de réformes : regards croisés des équipes éducatives et des lycéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bielow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bielow</w:t>
+                <w:t xml:space="preserve">Mathieu Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quéniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. egalisup : Égalité des chances ou égalité de réussite dans l’enseignement supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRDEF; CIRNEF, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6238,90 +6238,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme du lycée vue par les élèves : contexte d’incertitudes, élaboration de choix et inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bielow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bielow</w:t>
+                <w:t xml:space="preserve">Mathieu Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quéniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. egalisup : Égalité des chances ou égalité de réussite dans l’enseignement supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRDEF; CIRNEF, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6340,260 +6340,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’entrée des hommes dans le secteur de la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fontanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire MIXPRIM - Vers la mixité des métiers de la prime enfance ? - Education, littérature de jeunesse et professionnalisation sexuées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen; Institut International Charles Perrault; Laboratoire des dynamiques sociales DySoLab, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un collège différent : expérimentation de dispositif modulaire au cycle 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Journée de la recherche - Actualité des pratiques pédagogiques dans les classes et écoles différentes : bricolages, hybridations, appropriations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Laure Viaud; Marie-Anne Hugon; Bruno Robbes, Nov 2019, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338276v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-02338327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentes vis-à-vis des crèches et place des hommes dans les métiers de la prime enfance : le point de vue des parents</w:t>
               </w:r>
@@ -7019,51 +7019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre dans un contexte de mutations. Regards croisés de professionnels de l’éducation et d'élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7177,165 +7177,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Être interne d’excellence : entre continuité et rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Congrès de Association Française de Sociologie : Les dominations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Sep 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les effets d’une politique éducative sur les élèves. Les cas des internes d’excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations de l’école et recompositions des rapports local / national. Quelles perspectives de recherche en sociologie de l’éducation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire GRESCO; RT4 (Sociologie de l’éducation et de la formation) de l’AFS, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691775v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04691772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bons élèves ou comment gérer l’incertitude</w:t>
               </w:r>
@@ -7397,50 +7397,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les inégalités territoriales vues par les élèves des classes préparatoires aux grandes écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème congrès de l'AFS : Création(s) et innovation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire face à de nouveaux publics : l’adaptation du curriculum et de la relation pédagogique en CPGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7449,251 +7518,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Fabrication familiale de la réussite scolaire et processus scolaires d'ajustement aux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Dauphine, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élèves boursiers de l’enseignement supérieur en CPGE : des choix d’orientation sous contraintes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Masy</w:t>
+                <w:t xml:space="preserve">Parcours de formation et aspirations des élèves des classes préparatoires aux grandes écoles : un rapport au temps différencié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESO, Nov 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, Eso Le Mans, UMR 6590, CNRS; Université du Maine, Nov 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690386v1</w:t>
+                <w:t xml:space="preserve">hal-04690382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture sociale des CPGE à l’aune des boursiers de l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’Actualité de la recherche en éducation et en formation (AREF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7712,328 +7699,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme du bac pro en trois ans : vers un renforcement de la convention professionnelle en France ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Troger</w:t>
+                <w:t xml:space="preserve">Les élèves boursiers de l’enseignement supérieur en CPGE : des choix d’orientation sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESO, Nov 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690383v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04690386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bac pro en trois ans : de nouvelles aspirations pour les lycéens professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Troger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème rencontres : Jeunes et sociétés en Europe et autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREQ, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du bac pro en trois ans : vers un renforcement de la convention professionnelle en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690074v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Vincent Troger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO, Nov 2010, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’expérimentation à la généralisation du baccalauréat professionnel en 3 ans : parcours d’élèves (dés)enchantés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontres : Jeunes et sociétés en Europe et autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREQ, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être étudiant en classe préparatoire aux grandes écoles : répondre aux motifs d’inquiétude et se donner des raisons d’espérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8049,169 +8118,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontres : Jeunes et sociétés en Europe et autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREQ, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une homogénéisation des élèves de CPGE ? Une vue de l’intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. La formation des élites : Les enjeux de l’ouverture sociale et de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSC (SciencesPo / CNRS); CSE (Université Paris I / CNRS); CREN (Université de Nantes), Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8312,260 +8312,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en place des baccalauréats professionnels post troisième : contraintes et opportunités pour les élèves et les enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gonnin-Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Efficacité et équité en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Nov 2008, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application d’une &amp;quot;double analyse&amp;quot; à un corpus d’entretiens d’étudiants des CPGE : apports, questionnements et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AnaLogiQual 2008. Logiciels pour l’analyse qualitative : innovations techniques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité économie de la connaissance et management de l'innovation du centre de recherche public Henri Tudor; Institut de l'université de Liège, Oct 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture des CPGE : la fin d’une homogénéité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ouverture des CPGE : la fin d’une homogénéité sociale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREN; CENS, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691802v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04690396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarités probables et improbables : un discours pourtant commun ?</w:t>
               </w:r>
@@ -8696,372 +8696,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Limites des outils statistiques dans l’appréhension des mécanismes de (non)reproduction d’une génération à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque bi-disciplinaire international : Inégalités d’accès aux savoirs, processus cognitifs et rapports sociaux. Les transformations de la recherche en sociologie et en psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SACO - AFS, Jun 2005, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une autre jeunesse en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe congrès international EUSARF : Enfants en difficulté dans un monde difficile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONED, Sep 2005, Paris-Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Limites des outils statistiques dans l’appréhension des mécanismes de (non)reproduction d’une génération à l’autre</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;déclassement scolaire&amp;quot; des classes favorisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bi-disciplinaire international : Inégalités d’accès aux savoirs, processus cognitifs et rapports sociaux. Les transformations de la recherche en sociologie et en psychologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SACO - AFS, Jun 2005, Poitiers, France</w:t>
+              <w:t xml:space="preserve">La recherche en éducation et formation et ses environnements (5e Congrès AECSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE, Aug 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un déclassement improbable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er congrès de l'AFS. Dynamiques de transformation de la société française contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Feb 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des héritiers… déshérités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées de la recherche sociale. Les jeunes en difficulté : leur place dans les politiques et dans la cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Jan 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690081v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04692611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des héritiers… déshérités ? L’interdisciplinarité face à un domaine de recherche inexploré</w:t>
               </w:r>
@@ -9110,165 +9110,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l’éducation, statistiques descriptive et textuelle, analyses de discours et de contenu, confrontées à l’héritage social et culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes chercheurs en sciences du langage : Quels croisements de disciplines ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry, Jun 2002, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les apports de la statistique textuelle face à un corpus hétérogène : le logiciel Alceste confronté à l’héritage social et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes chercheurs. Applications et implications en sciences du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Jussieu, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692618v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04692614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des héritiers… déshérités</w:t>
               </w:r>
@@ -9381,51 +9381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lankoandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rouen Normandie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9639,1232 +9639,1232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse du fonctionnement pédagogique du Lycée expérimental d’Hérouville Saint Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Rouen Normandie. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politiques, pratiques et dispositifs d’aide à la réussite pour les étudiant.e.s. des premiers cycles à l’université : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2019, 72 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Piot</w:t>
+                <w:t xml:space="preserve">hal-04967274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métiers de la petite enfance : représentations et attentes des parents. In Devineau, S. : Mixité dans les métiers de la prime enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Rouen Normandie. 2019, pp.107-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une réussite plurielle – Constats et questions », in Glasman, D. et Rayou, P. Qu’est-ce qui soutient les élèves ? Dispositifs et mobilisations dans divers établissements scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Compeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Français de l'Education. 2015, pp.23-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussite : une notion polysémique [In : Glasman, D. et Rayou, P. Pourquoi certains dispositifs permettent-ils aux élèves de réussir ?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nakhili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français de l'éducation - ENS de Lyon. 2014, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internat d’excellence de Noyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la découverte des enfants accueillis au CLAS et au Ludo-éducatif et de leurs parents [In : Lescouarch, L. (dir.) Analyse du fonctionnement du contrat local d’accompagnement à la scolarité de la ville de G.-Q]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen. 2012, pp.22-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recrutement. Enjeux, logiques, pratiques et limites [In : Glasman, D. et Rayou, P. Les internats d’excellence : un nouveau défi éducatif ?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français de l'éducation - ENS de Lyon. 2012, pp.23-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du fonctionnement d'un Contrat Local d’Accompagnement à la Scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baccalauréat professionnel en trois ans : quelles conséquences pour la scolarité post-obligatoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Troger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raccourcissement des parcours de formation dans le cadre du baccalauréat professionnel en 3 ans. Suivi et analyse d’expérimentations dans les établissements scolaires (dans le cadre de l’article 34 de la Loi d’orientation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gonnin-Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d’études et parcours scolaires des étudiants des classes préparatoires [In : Dutercq, Y. (dir.). Les disparités territoriales dans l’accès aux formations d’élite. La situation des Pays-de-la-Loire au regard des autres régions françaises]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Masy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Haurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes. 2010, pp.30-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les disparités territoriales dans l'accès aux formations d'élite. La situation des Pays de la Loire au regard des autres régions françaises [novembre 2010]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dutercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2019, 72 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en éducation de Nantes (CREN). 2010, 294 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...854 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
-[...84 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01370767v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04689876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations de formation : regards de stagiaires [In : Bailly, F. et Chapelle, K. (dir.) La spécificité des associations : une approche pluridisciplinaire. Le cas des associations de formation en Haute-Normandie]</w:t>
               </w:r>
@@ -11120,51 +11120,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6249D3FC"/>
+    <w:nsid w:val="051DD402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11268,51 +11268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A245BECF"/>
+    <w:nsid w:val="64C1F342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11502,51 +11502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-daverne-bailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1963-3230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05515193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.daver.2013.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zdm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04949050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115506ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04135628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09620214.2016.1197044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.285.0020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.035.0185" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.033.0169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.067.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1010153ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.527" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1947" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.424.0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.021.0033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.3561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1391" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150862" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.67599" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04688579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04688562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ROUEL441" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cajot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lankoand&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690319v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bielow" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;niart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dizerbo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338281v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691775v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delavaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690066v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gonnin-Bolo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691816v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690085v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689780v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338248v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Compeyron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689805v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689810v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689817v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haurat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournaise" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burban" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianig Viaou&#235;t Porot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-daverne-bailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1963-3230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05515193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.daver.2013.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zdm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.054.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04949050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115506ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04478925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5861" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04135628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09620214.2016.1197044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.285.0020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.035.0185" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.067.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.033.0169" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1010153ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3909" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.424.0017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.527" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1947" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.021.0033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.3561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2003.1391" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04688725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150862" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.67599" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04689307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04688579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04688562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ROUEL441" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cajot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05080684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lankoand&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bielow" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;niart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691769v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fontanini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dizerbo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338281v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691783v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690382v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delavaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690383v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690396v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gonnin-Bolo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690397v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691816v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690085v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692614v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689780v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967274v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338248v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glasman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Compeyron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689805v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689810v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689876v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haurat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournaise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burban" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianig Viaou&#235;t Porot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>