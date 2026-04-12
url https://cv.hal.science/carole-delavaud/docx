--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1188,269 +1188,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets supplemented with starch and corn oil, marine algae or hydrogenated palm oil differentially modulate milk fat secretion and composition in cows and goats: A comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fougere</w:t>
+                <w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14483⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627046v1</w:t>
+                <w:t xml:space="preserve">hal-02625373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diets supplemented with starch and corn oil, marine algae or hydrogenated palm oil differentially modulate milk fat secretion and composition in cows and goats: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.8429-8445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625373v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Plasma leptin, glucose and non-esterified fatty acid variations in dromedary camels exposed to prolonged periods of underfeeding or hydratation</w:t>
               </w:r>
@@ -1706,429 +1706,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extruded linseeds alone or in combination with fish oil on intake, milk production, plasma metabolite concentrations and milk fatty acid composition in lactating goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Physiological adaptations and ovarian cyclicity of Holstein and Montbéliarde cows under two low-input production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin John Shingfield</w:t>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (5), pp.810-821. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731114003048⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.1986-1995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115001317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631935v1</w:t>
+                <w:t xml:space="preserve">hal-02630472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeseed or linseed in dairy cow diets over 2 consecutive lactations: effects on adipose fatty acid profile and carry-over effects on milk fat composition in subsequent early lactation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of extruded linseeds alone or in combination with fish oil on intake, milk production, plasma metabolite concentrations and milk fatty acid composition in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lerch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">Kevin John Shingfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-8578⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.810-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114003048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576094v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological adaptations and ovarian cyclicity of Holstein and Montbéliarde cows under two low-input production systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+                <w:t xml:space="preserve">Rapeseed or linseed in dairy cow diets over 2 consecutive lactations: effects on adipose fatty acid profile and carry-over effects on milk fat composition in subsequent early lactation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Shingfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (12), pp.1986-1995. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (2), pp.1005-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731115001317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630472v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of milk fatty acid composition to predict diet composition and authenticate feeding systems and altitude origin of European bulk milk</w:t>
               </w:r>
@@ -2242,299 +2242,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of body condition score at calving on indicators of fat and protein mobilization of periparturient holstein-friesian cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma leptin, glucose and non-esterified fatty acid variations in dromedary camels exposed to prolonged periods of underfeeding or dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bengoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Levieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166 (1), pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6801⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650351v1</w:t>
+                <w:t xml:space="preserve">hal-02643396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma leptin, glucose and non-esterified fatty acid variations in dromedary camels exposed to prolonged periods of underfeeding or dehydration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of body condition score at calving on indicators of fat and protein mobilization of periparturient holstein-friesian cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Levieux</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.05.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (10), pp.6423-6439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643396v1</w:t>
+                <w:t xml:space="preserve">hal-02650351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fish oil and additional starch on tissue fatty acid profile and lipogenic gene mRNA abundance in lactating goats fed a diet containing sunflower-seed oil</w:t>
               </w:r>
@@ -2572,51 +2572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (6), pp.948-956. </w:t>
@@ -3057,315 +3057,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower-seed oil, rapidly-degradable starch, and adiposity up-regulate leptin gene expression in lactating goats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+                <w:t xml:space="preserve">Effect of prepartum energetic supplementation on productive and reproductive characteristics, and metabolic and hormonal profiles in dairy cows under grazing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cavestany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro La Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.03.002⟩</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (4), pp.663-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.01044.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653529v1</w:t>
+                <w:t xml:space="preserve">hal-02666368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of prepartum energetic supplementation on productive and reproductive characteristics, and metabolic and hormonal profiles in dairy cows under grazing conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniela Crespi</w:t>
+                <w:t xml:space="preserve">Sunflower-seed oil, rapidly-degradable starch, and adiposity up-regulate leptin gene expression in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (4), pp.663-671. </w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (2), pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.01044.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666368v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma leptin, feed intake and body fat accumulation in fattening castrated male and female lambs</w:t>
               </w:r>
@@ -3474,450 +3474,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body fat content and feeding level interact strongly in the short- and medium-term regulation of plasma leptin during underfeeding and re-feeding in adult sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of species and sex on plasma hormone and metabolite concentrations in crossbred Brahman cattle and crossbred water buffalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ban-Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Orden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Lapitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Ban-Tokuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98 (1), pp.106-115. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (2-3), pp.244-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114507704968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2006.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657565v1</w:t>
+                <w:t xml:space="preserve">hal-02654439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of species and sex on plasma hormone and metabolite concentrations in crossbred Brahman cattle and crossbred water buffalo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of fat supplementation on leptin, insulin-like growth factor I, growth hormone, and insulin in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Orden</w:t>
+                <w:t xml:space="preserve">D. Becu-Villalobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N. Barrio</w:t>
+                <w:t xml:space="preserve">I. Garcia-Tornadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Lapitan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">G. Shroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Salado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gagliostro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (3), pp.218-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654439v1</w:t>
+                <w:t xml:space="preserve">hal-02654446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fat supplementation on leptin, insulin-like growth factor I, growth hormone, and insulin in cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Becu-Villalobos</w:t>
+                <w:t xml:space="preserve">Body fat content and feeding level interact strongly in the short- and medium-term regulation of plasma leptin during underfeeding and re-feeding in adult sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Garcia-Tornadu</w:t>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Shroeder</w:t>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.E. Salado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Gagliostro</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ban-Tokuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (1), pp.106-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114507704968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654446v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the diet and grazing on adipose tissue lipogenic activities and plasma leptin in steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4007,51 +4007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine characteristics of late pregnant hyperketonaemic ewes and their reproductive performance following the induction of ovarian cyclicity out of the breeding season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Dankó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4132,51 +4132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy stage and number of fetuses may influence maternal plasma leptin in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Dankó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4266,77 +4266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy increases plasma leptin in nulliparous but not primiparous goats while lactation depresses it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4535,1030 +4535,1030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of body fatness and glucogenic supplement on lipid and protein mobilization and plasma leptin in dairy cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Syrjala-Qvist</w:t>
+                <w:t xml:space="preserve">Leptin expression in ruminants : Nutritional and physiological regulations in relation with energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (1), pp.3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680773v1</w:t>
+                <w:t xml:space="preserve">hal-02682669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin expression in ruminants : Nutritional and physiological regulations in relation with energy metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
+                <w:t xml:space="preserve">Leptin promoter mutations affect leptin levels and performance traits in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia C. Liefers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Veerkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F.W. Te Pas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.02.026⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (2), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2005.01246.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682669v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin promoter mutations affect leptin levels and performance traits in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of body fatness and glucogenic supplement on lipid and protein mobilization and plasma leptin in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.F. Veerkamp</w:t>
+                <w:t xml:space="preserve">T. Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F.W. Te Pas</w:t>
+                <w:t xml:space="preserve">T. Taponen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Anttila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Syrjala-Qvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (3), pp.1127-1141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679316v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parity and body condition at parturition on endocrine and reproductive parameters of the cow</w:t>
+                <w:t xml:space="preserve">A missense mutation in the bovine leptin receptor gene is associated with leptin concentrations during late pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meikle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Febel</w:t>
+                <w:t xml:space="preserve">S.C. Liefers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Veerkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F.W. Te Pas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 127, pp.727-737. </w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35, pp.138-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/rep.1.00080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2004.01115.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674709v1</w:t>
+                <w:t xml:space="preserve">hal-02677857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in the bovine leptin receptor gene is associated with leptin concentrations during late pregnancy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.F.W. Te Pas</w:t>
+                <w:t xml:space="preserve">Effects of parity and body condition at parturition on endocrine and reproductive parameters of the cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meikle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kulcsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Febel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2004.01115.x⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 127, pp.727-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/rep.1.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02677857v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin and (or) dexamethasone effects on leptin production and metabolic activities of ovine adipose tissue explants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Association of leptin gene polymorphisms with serum leptin concentration in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Liefers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F.W. Te Pas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Veerkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (9), pp.657-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-003-2275-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670464v1</w:t>
+                <w:t xml:space="preserve">hal-02682854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma leptin concentration in pre- and post-weaning lambs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Tokuda</w:t>
+                <w:t xml:space="preserve">Insulin and (or) dexamethasone effects on leptin production and metabolic activities of ovine adipose tissue explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 76, pp.221-227</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43, pp.237-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674448v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of leptin gene polymorphisms with serum leptin concentration in dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.F. Veerkamp</w:t>
+                <w:t xml:space="preserve">Plasma leptin concentration in pre- and post-weaning lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 76, pp.221-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00335-003-2275-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02682854v1</w:t>
+                <w:t xml:space="preserve">hal-02674448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiod effects on gene expression for hypothalamic appetite-regulating peptides and food intake in the ram</w:t>
               </w:r>
@@ -5782,77 +5782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin concentrations in relation to energy balance, milk yield, intake, live weight, and estrus in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Liefers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Veerkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F.W. Te Pas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5916,51 +5916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin and (or) dexamethasone effectson leptin production and metabolic activitiesof ovine adipose tissue explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6145,301 +6145,310 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Laud</w:t>
+                <w:t xml:space="preserve">Karine Laud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gourdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 42, pp.399-413</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 42 (5), pp.399-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2002034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672237v1</w:t>
+                <w:t xml:space="preserve">hal-00900336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plama leptin concentration in adult cattle : Effects of breed, adiposity, feeding level, and meal intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Kann</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Laud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gourdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 80 (5), pp.1317-1328</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42, pp.399-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671571v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary energy levels on plasma leptin in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonomi Tokuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,273 +6463,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 73 (6), pp.471-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plama leptin concentration in adult cattle : Effects of breed, adiposity, feeding level, and meal intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (5), pp.1317-1328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900336v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin in ruminants. Gene expression in adipose tissue and mammary gland, and regulation of plasma concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21 (4), pp.271-295</w:t>
@@ -6762,51 +6762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma leptin determination in ruminants : Effect of nutritionnal status and body fatness on plasma leptin concentration assessed by a specific RIA in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,90 +6887,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La leptine chez le ruminant. Facteurs de variation physiologiques et nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12 (3), pp.225-237</w:t>
@@ -6993,293 +6993,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
+                <w:t xml:space="preserve">Plasma leptin in underfed or overfed adult Holstein and Charolais cows, and its relationship with adipose tissue cellularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Cornell Nutrition Conference for Feed Manufacturers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1998, pp.65-74</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 22 (suppl-3), pp.S171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687104v1</w:t>
+                <w:t xml:space="preserve">hal-02684191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net energy value of non-starch polysaccharide isolates (sugarbeet fibre and commercial inulin) and their impact on nutrient digestive utilization in healthy human subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 80, pp.343-352</w:t>
+              <w:t xml:space="preserve">Proceedings of the Cornell Nutrition Conference for Feed Manufacturers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1998, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685823v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of infusion of non selective beta-, or selective beta1- or beta2-adrenergic agonists on plasma immunoreactive leptin in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7288,491 +7271,508 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 2 (sp.), pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma leptin in underfed or overfed adult Holstein and Charolais cows, and its relationship with adipose tissue cellularity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Net energy value of non-starch polysaccharide isolates (sugarbeet fibre and commercial inulin) and their impact on nutrient digestive utilization in healthy human subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 22 (suppl-3), pp.S171</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80, pp.343-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684191v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning marginally affects glucose transporter (GLUT4) expression in calf muscles and adipose tissues</w:t>
+                <w:t xml:space="preserve">Effect of soluble or partly soluble dietary fibres supplementation on absorption and balance of calcium, magnesium, iron and zinc in healthy young men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ferre</w:t>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 78, pp.251-271</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 51, pp.375-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696306v1</w:t>
+                <w:t xml:space="preserve">hal-02687563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of soluble or partly soluble dietary fibres supplementation on absorption and balance of calcium, magnesium, iron and zinc in healthy young men</w:t>
+                <w:t xml:space="preserve">Weaning marginally affects glucose transporter (GLUT4) expression in calf muscles and adipose tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coudray</w:t>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bellanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Remesy</w:t>
+                <w:t xml:space="preserve">P. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vermorel</w:t>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 51, pp.375-380</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.251-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687563v1</w:t>
+                <w:t xml:space="preserve">hal-02696306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-sensitive glucose transporter transcript levels in calf muscles assessed with a bovine glut4 cDNA fragment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8291,77 +8291,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8399,51 +8399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8563,51 +8563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
@@ -8630,316 +8630,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid classes content and composition in plasma of dairy goats and cows fed similar diets supplemented or not with lipids</w:t>
+                <w:t xml:space="preserve">Effect of lipid supplements on milk fat yield and composition: a direct comparison between cows and goats responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t>
+              <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden, 27-30 august 2017, p. 87, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734579v1</w:t>
+                <w:t xml:space="preserve">hal-02734466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lipid supplements on milk fat yield and composition: a direct comparison between cows and goats responses</w:t>
+                <w:t xml:space="preserve">Lipid classes content and composition in plasma of dairy goats and cows fed similar diets supplemented or not with lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden, 27-30 august 2017, p. 87, Sweden. 1 p</w:t>
+              <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734466v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9145,51 +9145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boudon Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9438,51 +9438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrate feeding increases plasma leptin level in mid lactation goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bruneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9576,51 +9576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9669,557 +9669,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suplementación energética preparto sobre perfiles endócrinos y longitud del anestro posparto en vacas lecheras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid metabolism and adaptation of camel to food and water shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bengoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Meikle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. La Manna</w:t>
+                <w:t xml:space="preserve">France Delafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Jornadas Uruguayas de Buiatría</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paysandu, Uruguay. 4 p</w:t>
+              <w:t xml:space="preserve">Meeting of the International Society of Animal Clinical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Istanbul, Turkey. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821968v1</w:t>
+                <w:t xml:space="preserve">hal-02823843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of prepartum energetic supplementation on milk yield, metabolism and ovarian function in pasture-fed dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keresztes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kulcsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meikle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a . La Manna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference of ESDAR (European Society for Domestic Animal Reproduction)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine status and subsequent reproduction in subclinical form of ovine ketosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kulcsar</w:t>
+                <w:t xml:space="preserve">Suplementación energética preparto sobre perfiles endócrinos y longitud del anestro posparto en vacas lecheras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Meikle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dankó</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Kerestes</w:t>
+                <w:t xml:space="preserve">A. La Manna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference of ESDAR (European Society for Domestic Animal Reproduction)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">34. Jornadas Uruguayas de Buiatría</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paysandu, Uruguay. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756783v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid metabolism and adaptation of camel to food and water shortage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bengoumi</w:t>
+                <w:t xml:space="preserve">Endocrine status and subsequent reproduction in subclinical form of ovine ketosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kulcsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dankó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Faigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Delafarge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Faye</w:t>
+                <w:t xml:space="preserve">M. Kerestes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Society of Animal Clinical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Istanbul, Turkey. n.p</w:t>
+              <w:t xml:space="preserve">10. International Conference of ESDAR (European Society for Domestic Animal Reproduction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823843v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gram-negative mastitis on plasma leptin level in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilárd Jánosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10300,51 +10300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and endocrine changes, inflammatory proteins and ovarian activity in dairy cows with acute Puerperal Metritis (PM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Katai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10425,51 +10425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovarian activity in Awassi sheep at the beginning of breeding season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10589,51 +10589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bengoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10665,523 +10665,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fat supplementation in early lactation dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leptin expression in ruminants and its relationships with energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762646v1</w:t>
+                <w:t xml:space="preserve">hal-02761282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre niveau alimentaire, état physiologique et méthode de dosage de la leptinémie chez les bovins</w:t>
+                <w:t xml:space="preserve">Plasma leptin measurement in the dromedary Camel and its relationships to adiposity and feeding level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bengoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760625v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma leptin measurement in the dromedary Camel and its relationships to adiposity and feeding level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bengoumi</w:t>
+                <w:t xml:space="preserve">Metabolic factors influencing fertility at the first postpartum insemination in high-producing dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyula Huszenicza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Kátai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pécsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Faye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">G. Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">15. European A.I. Vet's Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763264v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between energy intake level, physiological state and methodology for determination of plasma leptin in bovine species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Agenäs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Holtenuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition (SFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental endotoxin mastitis fails to alter the plasma leptin level in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Lehtolainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11226,622 +11213,635 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting European Society of Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Warsow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic factors influencing fertility at the first postpartum insemination in high-producing dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of fat supplementation in early lactation dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kokkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taponen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyula Huszenicza</w:t>
+                <w:t xml:space="preserve">M. Tuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Kátai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Kiss</w:t>
+                <w:t xml:space="preserve">S. Lohenoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kulcsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European A.I. Vet's Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761577v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of plasma leptin concentration between ruminal and abomasal feeding in sheep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions entre niveau alimentaire, état physiologique et méthode de dosage de la leptinémie chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Agenäs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Holtenius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760742v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastitis-related endocrine alterations in postpartum (pp) dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of plasma leptin concentration between ruminal and abomasal feeding in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting European Society of Domestic Animal Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Warsow, Poland</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760282v1</w:t>
+                <w:t xml:space="preserve">hal-02760742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic factors influencing the onset of cyclic ovarian function and fertility in post-partum dairy cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Mastitis-related endocrine alterations in postpartum (pp) dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilárd Jánosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Kátai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kóródy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Balogh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Meikle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference of the European Society of Veterinary and Comparative Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Annual Meeting European Society of Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Warsow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762763v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin expression in ruminants and its relationships with energy metabolism</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic factors influencing the onset of cyclic ovarian function and fertility in post-partum dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyula Huszenicza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Kátai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Meikle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">8. International Conference of the European Society of Veterinary and Comparative Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761282v1</w:t>
+                <w:t xml:space="preserve">hal-02762763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of somatotropic axis, leptin, insulin and blood biochemical parameters in ewes naturally affected with scrapie</w:t>
               </w:r>
@@ -11946,164 +11946,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat partitioning and glucose transporter (GLUT4) expression in adipose tissues of normal and double-muscled young bulls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">60. Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767395v1</w:t>
+                <w:t xml:space="preserve">hal-02842929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of infusion of non selective beta-, or selective beta1- or beta2-adrenergic agonists on plasma immunoreactive leptin in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12112,323 +12116,319 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International conference on farm animal endocrinology "The somatrotopic axis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma leptin in underfed or overfed adult Holstein and Charolais cows, and its relationship with adipose tissue cellularity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Fat partitioning and glucose transporter (GLUT4) expression in adipose tissues of normal and double-muscled young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International congress on obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836132v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
+                <w:t xml:space="preserve">Plasma leptin in underfed or overfed adult Holstein and Charolais cows, and its relationship with adipose tissue cellularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Rochester, United States</w:t>
+              <w:t xml:space="preserve">8. International congress on obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842929v1</w:t>
+                <w:t xml:space="preserve">hal-02836132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of lipoprotein lipase and expression of glucose transporters in the calf heart during foetal development</w:t>
               </w:r>
@@ -12440,77 +12440,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. European Muscle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, La Grande Motte, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12550,325 +12550,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose transporter (GLUT 4) expression in muscles and adipose tissues is differently affected by changes in nutrition at weaning in the pig and in the calf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Quantité de transporteurs du glucose GLUT4 dans le tissu adipeux bovin : influence du génotype &amp;quot;culard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Animal science congress of the Asian-australian association of animal production societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">18. Réunion scientifique du groupe biologie du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767273v1</w:t>
+                <w:t xml:space="preserve">hal-02767620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantité de transporteurs du glucose GLUT4 dans le tissu adipeux bovin : influence du génotype &amp;quot;culard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose transporter (GLUT 4) expression in muscles and adipose tissues is differently affected by changes in nutrition at weaning in the pig and in the calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Réunion scientifique du groupe biologie du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8. Animal science congress of the Asian-australian association of animal production societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767620v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose transporter (GLUT4) expression in muscles and adipose tissues is differently affected by changes in nutrition at weaning in the pig and in the calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Animal Science congress of the Asian-Australosian association of animal production society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13178,273 +13178,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing palm oil-derived and rapeseed-derived dietary fat additives in the ration of Norwegian dairy goats: effects on milk fat content and fatty acid composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of milk polar lipid composition of cows and goats fed various lipid supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margrete Eknaes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Siv Skeie</w:t>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734323v1</w:t>
+                <w:t xml:space="preserve">hal-02734543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of milk polar lipid composition of cows and goats fed various lipid supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fougere</w:t>
+                <w:t xml:space="preserve">Comparing palm oil-derived and rapeseed-derived dietary fat additives in the ration of Norwegian dairy goats: effects on milk fat content and fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrete Eknaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siv Skeie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Hove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734543v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undernutrition alters metabolic responses to acute inflammation in early lactation cows</w:t>
               </w:r>
@@ -13456,51 +13456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13581,51 +13581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13680,64 +13680,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of parity and body condition at calving on endocrine parameters of dairy cows under grazing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Meikle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13805,77 +13805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison of lipoprotein lipase and GLUT4 gene expression in oxidative muscles between preruminant and ruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14068,77 +14068,227 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflammatory status in Holstein and Montbéliarde cows during the periparturient period and sequential feed restriction challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.1.2 -3 Final report: Characterization of the nutritional composition of tanker milk according to the origin and livestock farming practices (diet, breeds) in France, Norway, Slovakia and Slovenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14147,94 +14297,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FOOD-CT-2006-016264, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14244,51 +14394,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic techniques and case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14297,99 +14447,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Manna Summer Schoom in omics, Campus of the University of Milan in Lodi, Italy. 2019, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptine, adipokines, hormones digestives et métabolisme énergétique (suite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14398,65 +14548,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Master 2 Sciences, Technologies, Santé (STS) mention Nutrition, Santé, Aliments (NSA) (Adipokines et métabolisme énergétique), 2014, 51 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId389"/>
+      <w:footerReference w:type="default" r:id="rId393"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14524,51 +14674,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E581917A"/>
+    <w:nsid w:val="438B4035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14755,51 +14905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-delavaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3256-2230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Farizon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foug&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100635" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand&#8208;michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202100009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ripoll" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2020.104156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bengoumi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Levieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2016.05.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CZ385BR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joze Verbic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Magne Harstad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Golecky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0300" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John Shingfield" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Shingfield" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8578" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001317" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8794" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6801" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK120MBL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez Toral" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Javier Giuliodori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damasia Bec&#250;-Villalobos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lacau-Mengido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Ban-Tokuda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Fujihara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2010.00792.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8B463JS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balogh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulcsar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#225;sp&#225;rdy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Febel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.11.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD7SXT12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.03.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX14XLDM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cavestany" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Crespi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro La Manna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.01044.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56CF1BA89C432516A696C0A18EB82B2819B6D11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2007.00498.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9L98MB8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ban-Tokuda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507704968" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Orden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Barrio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Lapitan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2006.09.023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becu-Villalobos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Tornadu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shroeder" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Salado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gagliostro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000638" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Dank&#243;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mircu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Nikolic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G.I. Magdy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reiczigel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forgach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/AVet.54.2006.2.9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.08.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ94KSQ5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677276v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janosi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehtolainen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Katai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPXP59NW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kokkonen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taponen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anttila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Syrjala-Qvist" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682669v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.02.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8KZ5LKT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Liefers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Veerkamp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.W. Te Pas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2005.01246.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VGLHDC4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meikle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00080" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Liefers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2004.01115.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q0WGPH5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670464v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokuda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682854v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-003-2275-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5TCW7GC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain J. Clarke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Lincoln" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680376v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holtenius" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agen&#228;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(03)73671-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(03)73662-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900446v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reist" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erdin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Euw" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tschuemperlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leuenberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679681v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonomi Tokuda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900336v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688662v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Keisler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gertler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687104v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerre-Millo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685823v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verdier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688375v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684191v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696306v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687563v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687772v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepetit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734579v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dietz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739585v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748228v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750307v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756169v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753496v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821968v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Meikle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crespi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Manna" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752960v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keresztes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a . La Manna" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756783v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dank&#243;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faigl" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerestes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823843v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Delafarge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831475v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd J&#225;nosi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Lehtolainen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760673v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;csi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760706v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Cseh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764218v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bengoumi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762646v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taponen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuori" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohenoja" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760625v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Agen&#228;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Holtenius" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763264v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760265v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holtenuis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762670v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761577v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Huszenicza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; K&#225;tai" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;csi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiss" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760742v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760282v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#243;r&#243;dy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762763v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761282v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764256v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767395v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837950v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842929v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841594v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Busset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018609806665" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE05AAC1454AD7C5F49D5C0CE25B9EE4E40212C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767273v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767620v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775888v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735844v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734323v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrete Eknaes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv Skeie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hove" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734543v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833200v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedvig F&#233;bel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837253v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792322v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fouilland" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devloo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823835v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868237v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797361v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-delavaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3256-2230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Farizon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foug&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100635" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand&#8208;michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202100009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ripoll" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2020.104156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14483" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bengoumi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Levieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2016.05.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CZ385BR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joze Verbic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Magne Harstad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Golecky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0300" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001317" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John Shingfield" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pires" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Shingfield" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8578" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8794" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK120MBL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6801" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez Toral" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Javier Giuliodori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damasia Bec&#250;-Villalobos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lacau-Mengido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Ban-Tokuda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Fujihara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2010.00792.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8B463JS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balogh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulcsar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#225;sp&#225;rdy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Febel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.11.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD7SXT12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cavestany" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Crespi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro La Manna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.01044.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56CF1BA89C432516A696C0A18EB82B2819B6D11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.03.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX14XLDM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2007.00498.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9L98MB8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ban-Tokuda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Orden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Barrio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Lapitan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2006.09.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becu-Villalobos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Tornadu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shroeder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Salado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gagliostro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507704968" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000638" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Dank&#243;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mircu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Nikolic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G.I. Magdy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reiczigel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forgach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/AVet.54.2006.2.9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.08.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ94KSQ5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677276v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janosi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehtolainen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Katai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPXP59NW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.02.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8KZ5LKT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Liefers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Veerkamp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.W. Te Pas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2005.01246.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VGLHDC4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kokkonen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taponen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anttila" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Syrjala-Qvist" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Liefers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2004.01115.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q0WGPH5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674709v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meikle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00080" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-003-2275-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5TCW7GC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokuda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain J. Clarke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Lincoln" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680376v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holtenius" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agen&#228;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(03)73671-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(03)73662-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900446v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reist" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erdin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Euw" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tschuemperlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leuenberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900336v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002034" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679681v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonomi Tokuda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688662v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Keisler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gertler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684191v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687104v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerre-Millo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688375v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685823v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verdier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687563v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696306v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687772v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepetit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dietz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739585v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748228v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750307v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756169v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753496v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823843v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Delafarge" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keresztes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crespi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a . La Manna" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821968v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Meikle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Manna" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756783v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dank&#243;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faigl" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerestes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831475v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd J&#225;nosi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Lehtolainen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760673v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;csi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760706v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Cseh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764218v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bengoumi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761282v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763264v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Huszenicza" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; K&#225;tai" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;csi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiss" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760265v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holtenuis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762670v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taponen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuori" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohenoja" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760625v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Agen&#228;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Holtenius" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760742v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760282v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#243;r&#243;dy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762763v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764256v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842929v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767395v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836132v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841594v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Busset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018609806665" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE05AAC1454AD7C5F49D5C0CE25B9EE4E40212C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767620v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767273v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775888v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735844v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734543v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734323v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrete Eknaes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv Skeie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hove" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833200v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedvig F&#233;bel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837253v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792322v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fouilland" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devloo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823835v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868237v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797361v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>