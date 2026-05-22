--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -141,7714 +141,7844 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing hexane with 2-methyloxolane for defatting soybean meal fed to dairy cows: Effects on ruminal and milk fatty acid profiles and health indicators</w:t>
+                <w:t xml:space="preserve">Phenotypic and genetic parameters of feed efficiency in Charolais bulls - Part 2. Correlations with early-fattening plasma biomarkers in field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Menoury</w:t>
+                <w:t xml:space="preserve">Hadeer Aboshady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nozière</w:t>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delavaud</w:t>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Farizon</w:t>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferlay</w:t>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 109 (3), pp.2344-2367. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.101846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2025-27215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520340v1</w:t>
+                <w:t xml:space="preserve">hal-05609813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat depression and plasma lipids in dairy cows and goats</w:t>
+                <w:t xml:space="preserve">Replacing hexane with 2-methyloxolane for defatting soybean meal fed to dairy cows: Effects on ruminal and milk fatty acid profiles and health indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">V. Menoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fougère</w:t>
+                <w:t xml:space="preserve">P. Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bertrand-Michel</w:t>
+                <w:t xml:space="preserve">C. Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Y. Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 109 (3), pp.2344-2367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-27215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894948v1</w:t>
+                <w:t xml:space="preserve">hal-05520340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of two laboratory methods for beef intramuscular fat quantification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Milk fat depression and plasma lipids in dairy cows and goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Thomas</w:t>
+                <w:t xml:space="preserve">H. Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">J. Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (12), pp.100635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929442v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triacylglycerols and Polar Lipids in Cow and Goat Milk are Differentially Affected by Various Lipid Supplemented Diets</w:t>
+                <w:t xml:space="preserve">Validation of two laboratory methods for beef intramuscular fat quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fougère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bertrand‐michel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.202100009⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375759v1</w:t>
+                <w:t xml:space="preserve">hal-02929442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 1. Kinetics in blood, adipose tissue and faeces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triacylglycerols and Polar Lipids in Cow and Goat Milk are Differentially Affected by Various Lipid Supplemented Diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
+                <w:t xml:space="preserve">Hélène Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justine Bertrand‐michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (3), </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123 (10), pp.2100009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.202100009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530754v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, carcass and meat quality of young bulls, steers and heifers slaughtered at a common body weight</w:t>
+                <w:t xml:space="preserve">Undernutrition combined with dietary mineral oil hastens depuration of stored dioxin and polychlorinated biphenyls in ewes. 1. Kinetics in blood, adipose tissue and faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blanco</w:t>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ripoll</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2020.104156⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902884v1</w:t>
+                <w:t xml:space="preserve">hal-02530754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance, carcass and meat quality of young bulls, steers and heifers slaughtered at a common body weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+                <w:t xml:space="preserve">M. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rouel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">G. Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Casasús</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 102 (6), pp.5347-5360. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 240, pp.104156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2020.104156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620566v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dietary addition of fish oil or sunflower oil plus starch differently modulates the lipid classes in plasma of lactating cows and goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201900075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.5347-5360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620703v1</w:t>
+                <w:t xml:space="preserve">hal-02620566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The dietary addition of fish oil or sunflower oil plus starch differently modulates the lipid classes in plasma of lactating cows and goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 120 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 121 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201900075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625373v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diets supplemented with starch and corn oil, marine algae or hydrogenated palm oil differentially modulate milk fat secretion and composition in cows and goats: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101, pp.8429-8445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2018-14483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Plasma leptin, glucose and non-esterified fatty acid variations in dromedary camels exposed to prolonged periods of underfeeding or hydratation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 199, pp.142-142. </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2016.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02631594v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral, vitamin A and fat composition of bulk milk related to European production conditions throughout the year</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Plasma leptin, glucose and non-esterified fatty acid variations in dromedary camels exposed to prolonged periods of underfeeding or hydratation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bengoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
+                <w:t xml:space="preserve">Didier D. Levieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joze Verbic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-016-0300⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 199, pp.142-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351519v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological adaptations and ovarian cyclicity of Holstein and Montbéliarde cows under two low-input production systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">Mineral, vitamin A and fat composition of bulk milk related to European production conditions throughout the year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">Joze Verbic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Magne Harstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Golecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115001317⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-016-0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630472v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of extruded linseeds alone or in combination with fish oil on intake, milk production, plasma metabolite concentrations and milk fatty acid composition in lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin John Shingfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (5), pp.810-821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731114003048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapeseed or linseed in dairy cow diets over 2 consecutive lactations: effects on adipose fatty acid profile and carry-over effects on milk fat composition in subsequent early lactation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Shingfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98 (2), pp.1005-1018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2014-8578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of milk fatty acid composition to predict diet composition and authenticate feeding systems and altitude origin of European bulk milk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Physiological adaptations and ovarian cyclicity of Holstein and Montbéliarde cows under two low-input production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Agabriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Laurent</w:t>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.1986-1995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115001317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-8794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638702v1</w:t>
+                <w:t xml:space="preserve">hal-02630472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma leptin, glucose and non-esterified fatty acid variations in dromedary camels exposed to prolonged periods of underfeeding or dehydration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential of milk fatty acid composition to predict diet composition and authenticate feeding systems and altitude origin of European bulk milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (3), pp.1539-1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.05.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643396v1</w:t>
+                <w:t xml:space="preserve">hal-02638702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of body condition score at calving on indicators of fat and protein mobilization of periparturient holstein-friesian cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96 (10), pp.6423-6439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2013-6801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fish oil and additional starch on tissue fatty acid profile and lipogenic gene mRNA abundance in lactating goats fed a diet containing sunflower-seed oil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plasma leptin, glucose and non-esterified fatty acid variations in dromedary camels exposed to prolonged periods of underfeeding or dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bengoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166 (1), pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731113000049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643437v1</w:t>
+                <w:t xml:space="preserve">hal-02643396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High NEFA concentrations around parturition are associated with delayed ovulations in grazing dairy cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of fish oil and additional starch on tissue fatty acid profile and lipogenic gene mRNA abundance in lactating goats fed a diet containing sunflower-seed oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabel Lacau-Mengido</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2011.05.007⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.948-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647493v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of plasma leptin concentration between solid ruminal and liquid abomasal feeding in weaned adult sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">High NEFA concentrations around parturition are associated with delayed ovulations in grazing dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Javier Giuliodori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damasia Becú-Villalobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Lacau-Mengido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1740-0929.2010.00792.x⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (2), pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2011.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665090v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelationship of growth hormone AluI polymorphism and hyperketonemia with plasma hormones and metabolites in the beginning of lactation in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of plasma leptin concentration between solid ruminal and liquid abomasal feeding in weaned adult sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kovacs</w:t>
+                <w:t xml:space="preserve">Tomomi Ban-Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kulcsar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tsutomu Fujihara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2008.11.002⟩</w:t>
+              <w:t xml:space="preserve">Animal Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6), pp.648-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1740-0929.2010.00792.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665239v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of prepartum energetic supplementation on productive and reproductive characteristics, and metabolic and hormonal profiles in dairy cows under grazing conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interrelationship of growth hormone AluI polymorphism and hyperketonemia with plasma hormones and metabolites in the beginning of lactation in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cavestany</w:t>
+                <w:t xml:space="preserve">M. Kulcsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margit Kulcsár</w:t>
+                <w:t xml:space="preserve">A. Gáspárdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Crespi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandro La Manna</w:t>
+                <w:t xml:space="preserve">H. Febel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (2-3), pp.180-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2008.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.01044.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666368v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower-seed oil, rapidly-degradable starch, and adiposity up-regulate leptin gene expression in lactating goats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Effect of prepartum energetic supplementation on productive and reproductive characteristics, and metabolic and hormonal profiles in dairy cows under grazing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cavestany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro La Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.03.002⟩</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (4), pp.663-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.01044.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653529v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma leptin, feed intake and body fat accumulation in fattening castrated male and female lambs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sunflower-seed oil, rapidly-degradable starch, and adiposity up-regulate leptin gene expression in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tsutomu Fujihara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1740-0929.2007.00498.x⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (2), pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663895v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of species and sex on plasma hormone and metabolite concentrations in crossbred Brahman cattle and crossbred water buffalo</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plasma leptin, feed intake and body fat accumulation in fattening castrated male and female lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomomi Ban-Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Fujihara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (1), pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1740-0929.2007.00498.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2006.09.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02654439v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fat supplementation on leptin, insulin-like growth factor I, growth hormone, and insulin in cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Body fat content and feeding level interact strongly in the short- and medium-term regulation of plasma leptin during underfeeding and re-feeding in adult sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Becu-Villalobos</w:t>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Garcia-Tornadu</w:t>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Shroeder</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.E. Salado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Gagliostro</w:t>
+                <w:t xml:space="preserve">T. Ban-Tokuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (1), pp.106-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114507704968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654446v1</w:t>
+                <w:t xml:space="preserve">hal-02657565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body fat content and feeding level interact strongly in the short- and medium-term regulation of plasma leptin during underfeeding and re-feeding in adult sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of species and sex on plasma hormone and metabolite concentrations in crossbred Brahman cattle and crossbred water buffalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ban-Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Orden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Lapitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Ban-Tokuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98 (1), pp.106-115. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (2-3), pp.244-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114507704968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2006.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657565v1</w:t>
+                <w:t xml:space="preserve">hal-02654439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the diet and grazing on adipose tissue lipogenic activities and plasma leptin in steers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of fat supplementation on leptin, insulin-like growth factor I, growth hormone, and insulin in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">D. Becu-Villalobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Dozias</w:t>
+                <w:t xml:space="preserve">I. Garcia-Tornadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland R. Jailler</w:t>
+                <w:t xml:space="preserve">G. Shroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Salado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gagliostro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (3), pp.218-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666706v1</w:t>
+                <w:t xml:space="preserve">hal-02654446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine characteristics of late pregnant hyperketonaemic ewes and their reproductive performance following the induction of ovarian cyclicity out of the breeding season</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of the diet and grazing on adipose tissue lipogenic activities and plasma leptin in steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna J. Nikolic</w:t>
+                <w:t xml:space="preserve">Dominique D. Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Veterinaria Hungarica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (9), pp.1263-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654164v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy stage and number of fetuses may influence maternal plasma leptin in ewes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Endocrine characteristics of late pregnant hyperketonaemic ewes and their reproductive performance following the induction of ovarian cyclicity out of the breeding season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Dankó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Forgach</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mircu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna J. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Veterinaria Hungarica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (2), pp.221-234. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 54 (2), pp.235-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654386v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy increases plasma leptin in nulliparous but not primiparous goats while lactation depresses it</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pregnancy stage and number of fetuses may influence maternal plasma leptin in ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Dankó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.G.I. Magdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reiczigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forgach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Veterinaria Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (2), pp.221-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/AVet.54.2006.2.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2004.08.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02682049v1</w:t>
+                <w:t xml:space="preserve">hal-02654386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding-unrelated factors influencing the plasma leptin level in ruminants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pregnancy increases plasma leptin in nulliparous but not primiparous goats while lactation depresses it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 29 (1), pp.214-226. </w:t>
+              <w:t xml:space="preserve">, 2005, 28 (2), pp.216-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2004.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677276v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin expression in ruminants : Nutritional and physiological regulations in relation with energy metabolism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Feeding-unrelated factors influencing the plasma leptin level in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kulcsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lehtolainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Katai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 29 (1), pp.3-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.02.026⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 29 (1), pp.214-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682669v1</w:t>
+                <w:t xml:space="preserve">hal-02677276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin promoter mutations affect leptin levels and performance traits in dairy cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of body fatness and glucogenic supplement on lipid and protein mobilization and plasma leptin in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kokkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taponen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Anttila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Syrjala-Qvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (3), pp.1127-1141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679316v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of body fatness and glucogenic supplement on lipid and protein mobilization and plasma leptin in dairy cows</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Leptin expression in ruminants : Nutritional and physiological regulations in relation with energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (1), pp.3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680773v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in the bovine leptin receptor gene is associated with leptin concentrations during late pregnancy</w:t>
+                <w:t xml:space="preserve">Leptin promoter mutations affect leptin levels and performance traits in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. Liefers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Silvia C. Liefers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Veerkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F.W. Te Pas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 35, pp.138-141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2004.01115.x⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 36 (2), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2005.01246.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677857v1</w:t>
+                <w:t xml:space="preserve">hal-02679316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of parity and body condition at parturition on endocrine and reproductive parameters of the cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meikle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kulcsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Febel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 127, pp.727-737. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/rep.1.00080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of leptin gene polymorphisms with serum leptin concentration in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">A missense mutation in the bovine leptin receptor gene is associated with leptin concentrations during late pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Liefers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Veerkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F.W. Te Pas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00335-003-2275-y⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35, pp.138-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2004.01115.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02682854v1</w:t>
+                <w:t xml:space="preserve">hal-02677857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin and (or) dexamethasone effects on leptin production and metabolic activities of ovine adipose tissue explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43, pp.237-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma leptin concentration in pre- and post-weaning lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tokuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 76, pp.221-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod effects on gene expression for hypothalamic appetite-regulating peptides and food intake in the ram</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Association of leptin gene polymorphisms with serum leptin concentration in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Liefers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F.W. Te Pas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Veerkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (9), pp.657-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-003-2275-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671952v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feeding intensity during the dry period. 2. Metabolic and hormonal responses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Photoperiod effects on gene expression for hypothalamic appetite-regulating peptides and food intake in the ram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain J. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald A. Lincoln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 284 (1), pp.R101-R115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680376v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin concentrations in relation to energy balance, milk yield, intake, live weight, and estrus in dairy cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of feeding intensity during the dry period. 2. Metabolic and hormonal responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Holtenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agenäs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 86 (3), pp.799-807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(03)73662-5⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 86 (3), pp.883-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(03)73671-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683139v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin and (or) dexamethasone effectson leptin production and metabolic activitiesof ovine adipose tissue explants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Leptin concentrations in relation to energy balance, milk yield, intake, live weight, and estrus in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Liefers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Veerkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F.W. Te Pas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2003018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 86 (3), pp.799-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(03)73662-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900446v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrate feeding strategy in lactatting dairy cows : Metabolic and endocrine changes with emphasis on leptin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insulin and (or) dexamethasone effectson leptin production and metabolic activitiesof ovine adipose tissue explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43 (3), pp.237-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2003018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671573v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentrate feeding strategy in lactatting dairy cows : Metabolic and endocrine changes with emphasis on leptin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Laud</w:t>
+                <w:t xml:space="preserve">M. Reist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gourdou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">D. Erdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. von Euw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tschuemperlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 86 (5), pp.1690-1706</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900336v1</w:t>
+                <w:t xml:space="preserve">hal-02671573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Laud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gourdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42, pp.399-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary energy levels on plasma leptin in sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plama leptin concentration in adult cattle : Effects of breed, adiposity, feeding level, and meal intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 73 (6), pp.471-478</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (5), pp.1317-1328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679681v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plama leptin concentration in adult cattle : Effects of breed, adiposity, feeding level, and meal intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of dietary energy levels on plasma leptin in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonomi Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 80 (5), pp.1317-1328</w:t>
+              <w:t xml:space="preserve">Animal Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 73 (6), pp.471-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671571v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin in ruminants. Gene expression in adipose tissue and mammary gland, and regulation of plasma concentration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gourdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (5), pp.399-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2002034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670107v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma leptin determination in ruminants : Effect of nutritionnal status and body fatness on plasma leptin concentration assessed by a specific RIA in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Leptin in ruminants. Gene expression in adipose tissue and mammary gland, and regulation of plasma concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Gertler</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 165, pp.519-526</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (4), pp.271-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688662v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La leptine chez le ruminant. Facteurs de variation physiologiques et nutritionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Plasma leptin determination in ruminants : Effect of nutritionnal status and body fatness on plasma leptin concentration assessed by a specific RIA in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Keisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gertler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (3), pp.225-237</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 165, pp.519-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698757v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma leptin in underfed or overfed adult Holstein and Charolais cows, and its relationship with adipose tissue cellularity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La leptine chez le ruminant. Facteurs de variation physiologiques et nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 22 (suppl-3), pp.S171</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (3), pp.225-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684191v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Cornell Nutrition Conference for Feed Manufacturers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1998, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of infusion of non selective beta-, or selective beta1- or beta2-adrenergic agonists on plasma immunoreactive leptin in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 2 (sp.), pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net energy value of non-starch polysaccharide isolates (sugarbeet fibre and commercial inulin) and their impact on nutrient digestive utilization in healthy human subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 80, pp.343-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of soluble or partly soluble dietary fibres supplementation on absorption and balance of calcium, magnesium, iron and zinc in healthy young men</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plasma leptin in underfed or overfed adult Holstein and Charolais cows, and its relationship with adipose tissue cellularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 51, pp.375-380</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 22 (suppl-3), pp.S171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687563v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning marginally affects glucose transporter (GLUT4) expression in calf muscles and adipose tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of soluble or partly soluble dietary fibres supplementation on absorption and balance of calcium, magnesium, iron and zinc in healthy young men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 78, pp.251-271</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 51, pp.375-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696306v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Weaning marginally affects glucose transporter (GLUT4) expression in calf muscles and adipose tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.251-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Insulin-sensitive glucose transporter transcript levels in calf muscles assessed with a bovine glut4 cDNA fragment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 28 (7), pp.795-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7858,5050 +7988,5050 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animations scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow inflammatory status is modulated by physiological stage and feed restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of current research on indicators of adaptative response in periparturient dairy ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lipid supplements on milk fat yield and composition: a direct comparison between cows and goats responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Lipid classes content and composition in plasma of dairy goats and cows fed similar diets supplemented or not with lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden, 27-30 august 2017, p. 87, Sweden. 1 p</w:t>
+              <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734466v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid classes content and composition in plasma of dairy goats and cows fed similar diets supplemented or not with lipids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Effect of lipid supplements on milk fat yield and composition: a direct comparison between cows and goats responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t>
+              <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden, 27-30 august 2017, p. 87, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734579v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reproductive success of dairy cows in low-input grass-based production systems relies on their ability to safeguard body reserves after calving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steps to Sustainable Livestock International Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological adaptations and fertility of Holstein and Montbéliarde cows under low-input systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boudon Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité/amélioration des produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon de l'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid composition of tank milk according to the origin and livestock farming practices in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10.International Meeting on Mountain cheese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrate feeding increases plasma leptin level in mid lactation goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bruneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a post-weaning restricted nutrition on the initiation of puberty and the reproductive performances of early bred Merino ewe-lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid metabolism and adaptation of camel to food and water shortage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Faye</w:t>
+                <w:t xml:space="preserve">Suplementación energética preparto sobre perfiles endócrinos y longitud del anestro posparto en vacas lecheras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Meikle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. La Manna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Society of Animal Clinical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Istanbul, Turkey. n.p</w:t>
+              <w:t xml:space="preserve">34. Jornadas Uruguayas de Buiatría</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paysandu, Uruguay. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823843v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of prepartum energetic supplementation on milk yield, metabolism and ovarian function in pasture-fed dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Keresztes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kulcsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meikle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a . La Manna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference of ESDAR (European Society for Domestic Animal Reproduction)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suplementación energética preparto sobre perfiles endócrinos y longitud del anestro posparto en vacas lecheras</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. La Manna</w:t>
+                <w:t xml:space="preserve">Endocrine status and subsequent reproduction in subclinical form of ovine ketosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kulcsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dankó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Faigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kerestes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Jornadas Uruguayas de Buiatría</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paysandu, Uruguay. 4 p</w:t>
+              <w:t xml:space="preserve">10. International Conference of ESDAR (European Society for Domestic Animal Reproduction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821968v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine status and subsequent reproduction in subclinical form of ovine ketosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lipid metabolism and adaptation of camel to food and water shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bengoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Kerestes</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Delafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference of ESDAR (European Society for Domestic Animal Reproduction)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Meeting of the International Society of Animal Clinical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Istanbul, Turkey. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756783v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gram-negative mastitis on plasma leptin level in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilárd Jánosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Lehtolainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Leipziger Tierärztekongress: Klinishche Bedeutung von Endotoxikosen bei Rinden.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Leipzig, Germany. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and endocrine changes, inflammatory proteins and ovarian activity in dairy cows with acute Puerperal Metritis (PM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Katai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pécsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovarian activity in Awassi sheep at the beginning of breeding season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Dankó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Cseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body lipids and adaptation of camel to food and water shortage: new data on adipocyte size and plasma leptin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bengoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Desertification Combat and Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Ashgabad, Turkmenistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin expression in ruminants and its relationships with energy metabolism</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of fat supplementation in early lactation dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kokkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taponen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lohenoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kulcsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761282v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma leptin measurement in the dromedary Camel and its relationships to adiposity and feeding level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interactions entre niveau alimentaire, état physiologique et méthode de dosage de la leptinémie chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Agenäs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Holtenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763264v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic factors influencing fertility at the first postpartum insemination in high-producing dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma leptin measurement in the dromedary Camel and its relationships to adiposity and feeding level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyula Huszenicza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Kiss</w:t>
+                <w:t xml:space="preserve">M. Bengoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European A.I. Vet's Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761577v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between energy intake level, physiological state and methodology for determination of plasma leptin in bovine species</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic factors influencing fertility at the first postpartum insemination in high-producing dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyula Huszenicza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Kátai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pécsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition (SFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">15. European A.I. Vet's Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760265v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental endotoxin mastitis fails to alter the plasma leptin level in dairy cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interactions between energy intake level, physiological state and methodology for determination of plasma leptin in bovine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agenäs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Holtenuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting European Society of Domestic Animal Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Warsow, Poland</w:t>
+              <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition (SFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762670v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fat supplementation in early lactation dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Kulcsar</w:t>
+                <w:t xml:space="preserve">Experimental endotoxin mastitis fails to alter the plasma leptin level in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Lehtolainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Annual Meeting European Society of Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Warsow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762646v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre niveau alimentaire, état physiologique et méthode de dosage de la leptinémie chez les bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparative study of plasma leptin concentration between ruminal and abomasal feeding in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760625v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of plasma leptin concentration between ruminal and abomasal feeding in sheep</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mastitis-related endocrine alterations in postpartum (pp) dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilárd Jánosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Kátai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kóródy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Annual Meeting European Society of Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Warsow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760742v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastitis-related endocrine alterations in postpartum (pp) dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Metabolic factors influencing the onset of cyclic ovarian function and fertility in post-partum dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyula Huszenicza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Kátai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Meikle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting European Society of Domestic Animal Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Warsow, Poland</w:t>
+              <w:t xml:space="preserve">8. International Conference of the European Society of Veterinary and Comparative Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760282v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic factors influencing the onset of cyclic ovarian function and fertility in post-partum dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leptin expression in ruminants and its relationships with energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference of the European Society of Veterinary and Comparative Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762763v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of somatotropic axis, leptin, insulin and blood biochemical parameters in ewes naturally affected with scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Animal Science Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fat partitioning and glucose transporter (GLUT4) expression in adipose tissues of normal and double-muscled young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Geay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Rochester, United States</w:t>
+              <w:t xml:space="preserve">Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842929v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of infusion of non selective beta-, or selective beta1- or beta2-adrenergic agonists on plasma immunoreactive leptin in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International conference on farm animal endocrinology "The somatrotopic axis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat partitioning and glucose transporter (GLUT4) expression in adipose tissues of normal and double-muscled young bulls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plasma leptin in underfed or overfed adult Holstein and Charolais cows, and its relationship with adipose tissue cellularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Geay</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">8. International congress on obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767395v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma leptin in underfed or overfed adult Holstein and Charolais cows, and its relationship with adipose tissue cellularity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Leptin in ruminants: Effects of species, breed, adiposity, photoperiod, beta-agonists and nutritional status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guerre-Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International congress on obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">60. Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836132v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of lipoprotein lipase and expression of glucose transporters in the calf heart during foetal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. European Muscle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, La Grande Motte, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1018609806665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantité de transporteurs du glucose GLUT4 dans le tissu adipeux bovin : influence du génotype &amp;quot;culard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Glucose transporter (GLUT 4) expression in muscles and adipose tissues is differently affected by changes in nutrition at weaning in the pig and in the calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Réunion scientifique du groupe biologie du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8. Animal science congress of the Asian-australian association of animal production societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767620v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose transporter (GLUT 4) expression in muscles and adipose tissues is differently affected by changes in nutrition at weaning in the pig and in the calf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Quantité de transporteurs du glucose GLUT4 dans le tissu adipeux bovin : influence du génotype &amp;quot;culard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Animal science congress of the Asian-australian association of animal production societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">18. Réunion scientifique du groupe biologie du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767273v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose transporter (GLUT4) expression in muscles and adipose tissues is differently affected by changes in nutrition at weaning in the pig and in the calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Animal Science congress of the Asian-Australosian association of animal production society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12911,1030 +13041,1030 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation status weakly modulated by short-term feed restriction in suckling beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wageningen Academic Publishers P.O. Box 220 6700 AE Wageningen The Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP + WAAP + Interbull Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, LYON, France. Wageningen Academic Publishers, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science, 29, pp.1001, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk molecular species of triacylglycerols characterized by lipidomic approach in cows and goats fed diets supplemented with various lipid sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Ruminant Physiology (ISRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of milk polar lipid composition of cows and goats fed various lipid supplements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparing palm oil-derived and rapeseed-derived dietary fat additives in the ration of Norwegian dairy goats: effects on milk fat content and fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrete Eknaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siv Skeie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734543v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing palm oil-derived and rapeseed-derived dietary fat additives in the ration of Norwegian dairy goats: effects on milk fat content and fatty acid composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of milk polar lipid composition of cows and goats fed various lipid supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734323v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undernutrition alters metabolic responses to acute inflammation in early lactation cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Society of Animal Science / American Dairy Science Association, 2016, 2016 JAM, Joint Annual Meeting, "Animal and Science: Big Solutions for Grand Challenges"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of parity and body condition at calving on endocrine parameters of dairy cows under grazing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Meikle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedvig Fébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress of Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Porto Seguro, Brazil. n.p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison of lipoprotein lipase and GLUT4 gene expression in oxidative muscles between preruminant and ruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société Française de Biochimie et Biologie Moléculaire "PPARS, Nutriments et Xénobiotiques Médiateurs de la Régulation Cellulaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Dijon, France. 2 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13944,147 +14074,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduites alimentaires de finitions de femelles bovines allaitantes avec de l’herbe : évaluation de la multi-performance, qualité des viandes produites, perceptions des produits par les consommateurs, création de valeur ajoutée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14094,147 +14224,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory status in Holstein and Montbéliarde cows during the periparturient period and sequential feed restriction challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14244,147 +14374,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.1.2 -3 Final report: Characterization of the nutritional composition of tanker milk according to the origin and livestock farming practices (diet, breeds) in France, Norway, Slovakia and Slovenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FOOD-CT-2006-016264, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14394,219 +14524,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic techniques and case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Manna Summer Schoom in omics, Campus of the University of Milan in Lodi, Italy. 2019, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptine, adipokines, hormones digestives et métabolisme énergétique (suite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Master 2 Sciences, Technologies, Santé (STS) mention Nutrition, Santé, Aliments (NSA) (Adipokines et métabolisme énergétique), 2014, 51 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId393"/>
+      <w:footerReference w:type="default" r:id="rId399"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14674,51 +14804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="438B4035"/>
+    <w:nsid w:val="6A60E564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14905,51 +15035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-delavaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3256-2230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Farizon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foug&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100635" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand&#8208;michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202100009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ripoll" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2020.104156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14483" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bengoumi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Levieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2016.05.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CZ385BR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joze Verbic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Magne Harstad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Golecky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0300" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001317" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John Shingfield" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pires" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Shingfield" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8578" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8794" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK120MBL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6801" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez Toral" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Javier Giuliodori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damasia Bec&#250;-Villalobos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lacau-Mengido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Ban-Tokuda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Fujihara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2010.00792.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8B463JS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balogh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulcsar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#225;sp&#225;rdy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Febel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.11.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD7SXT12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cavestany" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Crespi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro La Manna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.01044.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56CF1BA89C432516A696C0A18EB82B2819B6D11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.03.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX14XLDM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2007.00498.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9L98MB8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ban-Tokuda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Orden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Barrio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Lapitan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2006.09.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becu-Villalobos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Tornadu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shroeder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Salado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gagliostro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507704968" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000638" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Dank&#243;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mircu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Nikolic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G.I. Magdy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reiczigel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forgach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/AVet.54.2006.2.9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.08.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ94KSQ5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677276v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janosi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehtolainen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Katai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPXP59NW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.02.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8KZ5LKT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Liefers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Veerkamp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.W. Te Pas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2005.01246.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VGLHDC4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kokkonen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taponen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anttila" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Syrjala-Qvist" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Liefers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2004.01115.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q0WGPH5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674709v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meikle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00080" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-003-2275-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5TCW7GC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokuda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain J. Clarke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Lincoln" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680376v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holtenius" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agen&#228;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(03)73671-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(03)73662-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900446v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reist" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erdin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Euw" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tschuemperlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leuenberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900336v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002034" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679681v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonomi Tokuda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688662v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Keisler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gertler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684191v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687104v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerre-Millo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688375v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685823v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verdier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687563v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696306v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687772v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepetit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dietz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739585v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748228v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750307v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756169v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753496v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823843v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Delafarge" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keresztes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crespi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a . La Manna" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821968v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Meikle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Manna" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756783v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dank&#243;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faigl" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerestes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831475v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd J&#225;nosi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Lehtolainen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760673v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;csi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760706v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Cseh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764218v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bengoumi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761282v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763264v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Huszenicza" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; K&#225;tai" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;csi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiss" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760265v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holtenuis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762670v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taponen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuori" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohenoja" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760625v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Agen&#228;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Holtenius" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760742v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760282v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#243;r&#243;dy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762763v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764256v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842929v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767395v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836132v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841594v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Busset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018609806665" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE05AAC1454AD7C5F49D5C0CE25B9EE4E40212C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767620v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767273v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775888v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735844v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734543v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734323v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrete Eknaes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv Skeie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hove" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833200v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedvig F&#233;bel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837253v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792322v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fouilland" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devloo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823835v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868237v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797361v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-delavaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3256-2230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05609813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101846" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Farizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27215" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foug&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100635" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand&#8208;michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202100009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ripoll" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2020.104156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900075" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14483" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bengoumi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Levieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2016.05.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CZ385BR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joze Verbic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Magne Harstad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Golecky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0300" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John Shingfield" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pires" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Shingfield" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8578" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001317" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8794" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK120MBL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez Toral" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000049" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Javier Giuliodori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damasia Bec&#250;-Villalobos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lacau-Mengido" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.05.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Ban-Tokuda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Fujihara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2010.00792.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8B463JS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balogh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulcsar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#225;sp&#225;rdy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Febel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.11.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD7SXT12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cavestany" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Crespi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro La Manna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.01044.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56CF1BA89C432516A696C0A18EB82B2819B6D11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.03.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX14XLDM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2007.00498.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9L98MB8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ban-Tokuda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507704968" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654439v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Orden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Barrio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Lapitan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2006.09.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654446v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becu-Villalobos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Tornadu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shroeder" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Salado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gagliostro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000638" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Dank&#243;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mircu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Nikolic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G.I. Magdy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reiczigel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forgach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/AVet.54.2006.2.9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ94KSQ5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janosi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehtolainen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Katai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.03.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPXP59NW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kokkonen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taponen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anttila" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Syrjala-Qvist" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682669v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.02.026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8KZ5LKT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679316v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Liefers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Veerkamp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.W. Te Pas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2005.01246.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VGLHDC4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meikle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00080" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677857v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Liefers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2004.01115.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q0WGPH5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670464v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokuda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-003-2275-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5TCW7GC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671952v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain J. Clarke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Lincoln" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680376v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holtenius" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agen&#228;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(03)73671-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683139v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(03)73662-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900446v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reist" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erdin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Euw" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tschuemperlin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leuenberger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672237v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonomi Tokuda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900336v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002034" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688662v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Keisler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gertler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687104v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerre-Millo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685823v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verdier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684191v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687563v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696306v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepetit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734579v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dietz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734466v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739585v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748228v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802184v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750307v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756169v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bruneteau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753496v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821968v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Meikle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crespi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Manna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752960v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keresztes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a . La Manna" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756783v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dank&#243;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faigl" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerestes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823843v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Delafarge" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831475v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd J&#225;nosi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Lehtolainen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760673v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;csi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760706v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Cseh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764218v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bengoumi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taponen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuori" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohenoja" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Agen&#228;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Holtenius" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763264v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Huszenicza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; K&#225;tai" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;csi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiss" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760265v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holtenuis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760742v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760282v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#243;r&#243;dy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762763v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761282v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764256v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767395v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837950v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836132v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842929v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841594v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Busset" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018609806665" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE05AAC1454AD7C5F49D5C0CE25B9EE4E40212C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767273v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767620v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775888v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735844v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734323v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrete Eknaes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv Skeie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hove" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734543v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833200v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedvig F&#233;bel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837253v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792322v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fouilland" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devloo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823835v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868237v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797361v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>