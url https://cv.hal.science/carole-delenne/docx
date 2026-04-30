--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -760,819 +760,819 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dempster-Shafer theory for object matching under data imperfection constraints: Application to wastewater networks' line matching</w:t>
+                <w:t xml:space="preserve">Building a Wastewater Network Graph and Detecting Anomalies from Inspection Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+                <w:t xml:space="preserve">Minh-Thu Tran-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+                <w:t xml:space="preserve">Nanee Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2025.122304⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (7), pp.837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-025-04372-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078985v1</w:t>
+                <w:t xml:space="preserve">hal-05266253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the syntactic computation of Fagin-Halpern conditioning in possibilistic logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dempster-Shafer theory for object matching under data imperfection constraints: Application to wastewater networks' line matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Et-Targuy</w:t>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Benferhat</w:t>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delenne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109450⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.122304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2025.122304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035649v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are LSTM and conceptual rainfall-runoff models able to cope with limited training datasets under diverse hydrometeorological conditions?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the syntactic computation of Fagin-Halpern conditioning in possibilistic logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Hostache</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Omar Et-Targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40808-025-02316-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.109450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965634v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Wastewater Network Graph and Detecting Anomalies from Inspection Videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are LSTM and conceptual rainfall-runoff models able to cope with limited training datasets under diverse hydrometeorological conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Thu Tran-Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salem Benferhat</w:t>
+                <w:t xml:space="preserve">Nadia Skifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanee Chahinian</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (7), pp.837. </w:t>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42979-025-04372-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40808-025-02316-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266253v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From GIS to Graphical Representation for Maintaining Connectivity of Wastewater Network Elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adjoint-based sensitivity analysis and assimilation of multi-source data for the inference of spatio-temporal parameters in a 2D urban flood hydraulic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-024-03174-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 643, pp.131885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684574v1</w:t>
+                <w:t xml:space="preserve">hal-04643149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint-based sensitivity analysis and assimilation of multi-source data for the inference of spatio-temporal parameters in a 2D urban flood hydraulic model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">From GIS to Graphical Representation for Maintaining Connectivity of Wastewater Network Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-Targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thanh-Nghi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 643, pp.131885. </w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42979-024-03174-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643149v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar solutions of shallow water equations with porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Soares-Frazão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1613,442 +1613,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endorheic waterbodies delineation from remote sensing as a tool for immersed surface topography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pluies et inondations en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boutron</w:t>
+                <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140413v1</w:t>
+                <w:t xml:space="preserve">hal-03750399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a generic fusion framework for underground networks involving model-driven engineering domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endorheic waterbodies delineation from remote sensing as a tool for immersed surface topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57675/IMIST.PRSM/ijist-v6i2.199⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2021.3079718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685139v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluies et inondations en milieu urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Carreau</w:t>
+                <w:t xml:space="preserve">Towards a generic fusion framework for underground networks involving model-driven engineering domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.8 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57675/IMIST.PRSM/ijist-v6i2.199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750399v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A porosity-based flood inundation modelling approach for enabling faster large scale simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,90 +2125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Convolutional Networks: Application to Database Completion of Wastewater Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanee Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2259,64 +2259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic mapping of urban wastewater networks based on manhole cover locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2387,261 +2387,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux closures and source term models for shallow water models with depth-dependent integral porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling solute dispersion in periodic heterogeneous porous media: model benchmarking against intermediate scale experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boutron</w:t>
+                <w:t xml:space="preserve">Hicham Gebran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 561, pp.427-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884110v1</w:t>
+                <w:t xml:space="preserve">hal-01728193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling solute dispersion in periodic heterogeneous porous media: model benchmarking against intermediate scale experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flux closures and source term models for shallow water models with depth-dependent integral porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Majdalani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Delenne</w:t>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Gebran</w:t>
+                <w:t xml:space="preserve">O. Boutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 561, pp.427-443. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728193v1</w:t>
+                <w:t xml:space="preserve">hal-01884110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Manhole Covers in High-Resolution Aerial Images of Urban Areas by Combining Two Methods</w:t>
               </w:r>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (5), pp.1802-1807. </w:t>
@@ -2761,77 +2761,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute tranport in periodical heterogeneous porous media: importance of observation scale and experimental sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2904,64 +2904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic modelling of urban floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.19-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3103,51 +3103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local sensitivity for uncertainty analysis in one-dimensional open channel flow modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3207,64 +3207,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the relevance of daily MODIS data to monitor Mediterranean shrubland canopy water content with temporal cross-correlation analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3311,51 +3311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxiliary Variable-based Balancing (AVB) for source term treatment in open channel simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3402,51 +3402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis of river flooding and dam failure risks using local sensitivity computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSCL schemes for the shallow water sensitivity equations with passive scalar transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59, pp.11-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3622,51 +3622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of 1D and 2D models for river flow modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3739,51 +3739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3842,51 +3842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the 1D shallow water equations with source terms: Solution method for discontinuous flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,51 +3984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D–2D coupling for river flow modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,1211 +4082,10304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximate-state Riemann solver for the two-dimensional shallow water equations with porosity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">From pixel to vine parcel: A complete methodology for vineyard delineation and characterization using remote-sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Llovel</w:t>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.2066⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (1), pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2009.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519476v1</w:t>
+                <w:t xml:space="preserve">hal-01196894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From pixel to vine parcel: A complete methodology for vineyard delineation and characterization using remote-sensing data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An approximate-state Riemann solver for the two-dimensional shallow water equations with porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Deshayes</w:t>
+                <w:t xml:space="preserve">Julien Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Llovel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (12), pp.1299-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.2066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2009.09.012⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196894v1</w:t>
+                <w:t xml:space="preserve">hal-00519476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximate Riemann solver for sensitivity equations with discontinuous solutions</w:t>
+                <w:t xml:space="preserve">Finite-volume solution of one-dimensional shallow-water sensitivity equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (1), pp.61-77. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (6), pp.811-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3826/jhr.2009.3569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196940v1</w:t>
+                <w:t xml:space="preserve">hal-01196937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-volume solution of one-dimensional shallow-water sensitivity equations</w:t>
+                <w:t xml:space="preserve">An approximate Riemann solver for sensitivity equations with discontinuous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (1), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3826/jhr.2009.3569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196937v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct sensitivity computation for the Saint-Venant equations with hydraulic jumps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Textural approaches for vineyard detection and characterization using very high spatial resolution remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 336 (10), pp.766-771. </w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (4), pp.1153-1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01431160701311259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196906v1</w:t>
+                <w:t xml:space="preserve">hal-01196900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-supervised approach using Gabor filters for vine plot detection in aerial images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Deshayes</w:t>
+                <w:t xml:space="preserve">Direct sensitivity computation for the Saint-Venant equations with hydraulic jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2007.12.010⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (10), pp.766-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590462v1</w:t>
+                <w:t xml:space="preserve">hal-01196906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatized frequency analysis for vine plot detection and delineation in remote sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">A non-supervised approach using Gabor filters for vine plot detection in aerial images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (3), p. 341 - p. 345. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62, pp.159-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2008.916065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2007.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454439v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural approaches for vineyard detection and characterization using very high spatial resolution remote sensing data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An automatized frequency analysis for vine plot detection and delineation in remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (4), pp.1153-1167. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), p. 341 - p. 345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431160701311259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2008.916065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196900v1</w:t>
+                <w:t xml:space="preserve">hal-00454439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédiction spatiale des risques d’inondation à l’aide de réseaux de neurones graphiques: une étude de preuve de concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Aelami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Eau &amp; Intelligence Artificielle 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LAVA: Leveraging Self-attention to Learn Video Features for Wastewater Pipe Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ti-Hon Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thu Tran-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International Conference, ISDS 2025, Intelligent Systems and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Can Tho City, Vietnam. pp.3-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-95-3358-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338748v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fully automatic processing chain for the systematic monitoring of surface water using Copernicus Sentinel 1 satellite data: first results of the SCO-CASCADES project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhenglang Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale de l'EGU 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-22077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U-NetMN et SegNetMN : modèles U-Net et SegNet modifiés pour la détection des surfaces en eau par segmentation d’images SAR bimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Kzadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Alberto Cardillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Riffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Eau &amp; Intelligence Artificielle 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des hauteurs d’eau dans les plaines d’inondation avec les GNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Alberto Cardillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Eau &amp; Intelligence Artificielle 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U-NetMN and SegNetMN: Modified U-Net and SegNet Models for Bimodal SAR Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Kzadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Alberto Cardillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 International Conference on Circuit, Systems and Communication (ICCSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Fez, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCSC66714.2025.11135135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of an artificial neural network with a conceptual rainfall-runoff model for streamflow prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIC (Sharing and Integration of Data and Knowledge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a Wastewater Network Graph from Inspection Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thu Tran-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDS 2024 - 2nd International Conference on Intelligent Systems and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nha Trang city, Vietnam. pp.188-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-9613-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783710v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of training dataset size and its hydrometeorological typology on LSTM performance for rainfall-runoff modeling: a case study of the Severn river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Skifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Abily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SimHydro conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF); the Association Française de Mécanique (AFM); the Environmental &amp; Water Resources Institute (EWRI); the International Association for Hydro-Environment Engineering and Research (IAHR), Nov 2023, Chatou, France. pp.107-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-4076-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Graph-Based Representation of Wastewater Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram El Miqdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE BigData 2024 - 2024 IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining SAR imagery and topography for the automatic retrieval of floodwater depth maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Maria-Pelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEETGRS, Jul 2024, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of training dataset size and its hydrometeorological typology on LSTM performance for Rainfall-Runoff modeling : A case study of the Severn River (UK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Skifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Abily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SimHydro 2023: New modelling paradigms for water issues?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chatou/Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506931v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntactic computation of Fagin-Halpern conditioning in possibility theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ettarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LPAR 2023 - 24th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Manizales, Colombia. pp.164-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/9pjn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everything You Always Wanted to Know About Urban Water Networks But Were Afraid to Ask -Extended Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENIGMA 2023 - 1st Workshop on AI-driven heterogeneous data management: Completing, merging, handling inconsistencies and query-answering, co-located with 20th International Conference on Principles of Knowledge Representation and Reasoning (KR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revising Weighted Knowledge Bases Using FH-Conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-Targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENIGMA 2023 - 1st Workshop on AI-driven heterogeneous data management: Completing, merging, handling inconsistencies and query-answeringis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revising possibilistic knowledge bases using FH-conditioning: -Extended abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assimilation of probabilistic flood maps into large scale hydraulic models to retrieve missing river geometry data using a tempered particle filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Pelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametrization of a wastewater hydraulic model under incomplete data constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucarest, Romania. pp.012053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1136/1/012053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Graph-Based Approach for Representing Wastewater Networks from GIS Data: Ensuring Connectivity and Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-Targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDS 2023 - 1rst International Conference on Intelligent Systems and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Can Tho (Vietnam), Vietnam. pp.243-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-7649-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imperfect data and hydraulic modelling of urban drainage networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECSQARU 2023 - 17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty. Special session on AI and heterogeneous data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categorizing data imperfections for object matching in wastewater networks using belief theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI2SD 2022 - International Conference on Advanced Intelligent Systems for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Optimally Represent Riverbed Geometry with a Simplified Cross-Section Shape in Shallow Water Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SimHydro 2021 conference : Models for complex and global water issues – Practices &amp; expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging flood depth from space: a method based on the fusion of topography and synthetic aperture radar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona-Maria Pelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A joint assimilation of satellite soil moisture and flood extent maps to improve flood hazard modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter-Jan van Leuuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy K Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SW2D-Lemon: A New Software for Upscaled Shallow Water Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Guilherme Caldas Steinstraesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Luis Kahn Casapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SimHydro 2021 : Models for complex and global water issues – Practices &amp; expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France. pp.23 - 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798534v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid Simulations of Large Scale Flood Inundations Using Porosity Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SimHydro 2021 : Models for complex and global water issues – Practices &amp; expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France. pp.53-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missing data completion in wastewater network databases: the added-value of Graph Convolutional Neural Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upscaled shallow water modeling with SW2D-Lemon for urban flood simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Guilherme Caldas Steinstraesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Luis Kahn Casapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation des niveaux d'eau à partir d'étendues inondées satellitaires et de données topographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona-Maria Pelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l'eau - SHF/CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WEIR-P: An Information Extraction Pipeline for the Wastewater Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RCIS 2021 - 5th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75018-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assimilation d'étendues inondées satellitaires dans un modèle hydraulique à large échelle: une réanalyse des inondations dues à l'ouragan Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona-Maria Pelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l'eau - SHF/CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WEIR-P: An Information Extraction Pipeline for the Wastewater Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 2D Shallow water model with depth-dependant porosity applied to the Severn River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Flow 2020 - 10th Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Delft / Virtual, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards fast large-scale flood simulations using 2D Shallow water modelling with depth-dependant porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online /Vienna), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assimilating satellite soil moisture and flood extent maps into a flood prediction model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter-Jan van Leuuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online / Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution de topographies à partir de données mixtes (continues et ordinales) pour la modélisation hydrodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l'eau - SHF/CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining model-driven engineering and sewerage networks: towards a generic representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CiST'20 - 6th IEEE Congress on Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Agadir - Essaouira (postponed to June 2021), Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIST49399.2021.9357171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint assimilation of soil moisture and flood extent maps retrieved from satellite earth observation into a conceptual hydrological model for improving flood prediction: a proof of concept study (Oral).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter-Jan van Leuuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy K Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satellite inspired hydrology in an uncertain future: a H SAF and HEPEX workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Reading, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental validation of transient source term in porosity-based shallow water models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Soares-Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Villeurbanne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184006033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection de regards de visite sur des images à haute résolution spatiale par une méthode d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss En-Nejjary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEMU: Télédétection pour l'Etude des Milieux Urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégadonnées, données liées et fouille de données pour les réseaux d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAGEO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracer experiments in periodical heterogeneous model porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powders and Grains 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714009020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating continuous floodplain and major river bed topography mixing ordinal contour lines and topographic points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dartevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU2017 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU2017 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic reconstruction of urban wastewater and stormwater networks based on uncertain manhole cover locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICUD: International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.2345-2352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584776v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhole Cover Localization in Aerial Images with a Deep Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss En-Nejjary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Hannover Workshop: HRIGI 17 – CMRT 17 – ISA 17 – EuroCOW 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.333-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-1-W1-333-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can big data be used to reduce uncertainty in stormwater modelling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Accuracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.322-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining punctual and ordinal contour data for accurate floodplain topography mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dartevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Accuracy 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Stéphane Bailly; Didier Josselin, Jul 2016, Montpellier, France. pp.350-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhole cover detection using a geometrical filter on very high resolution aerial and satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JURSE 2015, Joint Urban Remote Sensing Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. 4p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of manhole covers in high-resolution aerial images of urban areas by combining two methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JURSE: Joint Urban Remote Sensing Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération des ondes de surface par avalanches immergées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR TransNat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération des ondes de surface par avalanches immergées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation à surface libre par la méthode LBM : application à la rupture de barrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Modélisation numérique des mélanges fluides-grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity and uncertainty analysis of flash flood propagation: local vs global approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cappelaere Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Hydroinformatics HIC 2012: understanding changing climate and environment and finding solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologic segmentation of rivers from VHR optical images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lecoarer,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peiades Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES-EADS, Jan 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface wave generation by seabed collapse simulated by the coupled lattice Boltzmann / discrete element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 th International Conference on Hydroinformatics HIC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher-order schemes for the shallow water sensitivity equations with transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guinot Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Hydroinformatics HIC 2012: understanding changing climate and environment and finding solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shallow water models with multiple porosity for large scale modeling of urban floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 th International Conference on Hydroinformatics HIC 2012: understanding changing climate and environment and finding solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riverbed image simulation for a better exploration of coarse-grained sediment sizing image analysis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical versus direct sensitivity computations : Application to the shallow water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SimHydro 2010:Hydraulic modeling and uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Sofia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity patterns in 1D and 2D free open channel models - consequences on calibration and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SimHydro 2010: Hydraulic modeling and uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Sofia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling of 1D and 2D models for river flow modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SimHydro 2010 : Hydraulic modeling and uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Sofia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objective function definition in conceptual hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SimHydro 2010 : Hydraulic modeling and uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Sofia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct sensitivity computation for 1D hydrodynamic modelling vs classical empirical and Monte Carlo approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Milan, Italy. pp.7638-7639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.05.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct sensitivity computation for the shallow water equations with discontinuous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Environmental Hydraulics Theoretical, Experimental and Computational Solutions (IWEH09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances comparison of bathymetry on rivers from various visible high resolution images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Damis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vine plot detection in aerial images using Fourier analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agurto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference on Object-Based Image Analysis, Salzburg, AUT, 4-5 July 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Salzburg, Austria. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency analysis for vineyard detection and characterization from airborne images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Information Optics (WIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Toledo, Spain. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches texturales pour la caractérisation de parcelles en vue de la détection des vignes. Contraste et fréquence : mise en oeuvre et comparaison sur des images à très haute résolution spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SAGEO, Avignon, 21-23 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of an artificial neural network with a conceptual rainfall-runoff model for streamflow prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Skifa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of a conceptual rainfall-runoff model with an artificial neural network model for streamflow prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 EGU General Assembly - European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the role of noise and uncertainty in neural network modelling? Almost 30 years of research and applications to karst aquifer modelling and flash-floods forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HydroML Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Penn State, United States. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GIStoSWMM: Outil de complétion automatique d'une carte au format SIG pour la modélisation hydraulique d'un réseau d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bel-Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMSC-2019 : Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation de niveaux d’eau à partir d’images satellitaires radar et de données topographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMSC-2019 : Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface waves generation by immersed granular avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Numerical Modeling of Grain/Fluid Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring the spatial and temporal dynamic of annual floods in the Niger Inner Delta using MODIS satellite imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Oleksiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak form-based objective functions in hydrology Application to a 1D transport/degradation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Fourier Transform approach for vine plot extraction from aerial images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blaschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Object-Based Image Analysis Spatial Concepts for Knowledge-Driven Remote Sensing Applications Series: Lecture Notes in Geoinformation and Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.14, 2008, 978-3-540-77057-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacchus&amp;quot; Methodological approach for vineyard inventory and management. Chap.4: Textural and structural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Bacchus" Methodological approach for vineyard inventory and management", European Commission, DG Research, RTD Action: Energy, Environment and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Commission, DG Research, p. 67 - p. 87, 2006, 84-611-0107-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5296,91 +14389,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de la sensibilité dans les modèles hydrodynamiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Montpellier II, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01198570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5390,8910 +14483,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et caractérisation des vignes à partir de données de télédétection à très haute résolution spatiale. Application en Languedoc-Roussillon pour la constitution de bases de données géographiques</w:t>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">EXTRACTION ET CARACTERISATION DES VIGNES A PARTIR DE DONNEES DE TELEDETECTION A TRES HAUTE RESOLUTION SPATIALE. APPLICATION EN LANGUEDOC-ROUSSILLON POUR LA CONSTITUTION DE BASES DE DONNEES GEOGRAPHIQUES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Interface homme-machine [cs.HC]. ENGREF (AgroParisTech), 2006. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02588684v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00130407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXTRACTION ET CARACTERISATION DES VIGNES A PARTIR DE DONNEES DE TELEDETECTION A TRES HAUTE RESOLUTION SPATIALE. APPLICATION EN LANGUEDOC-ROUSSILLON POUR LA CONSTITUTION DE BASES DE DONNEES GEOGRAPHIQUES.</w:t>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Extraction et caractérisation des vignes à partir de données de télédétection à très haute résolution spatiale. Application en Languedoc-Roussillon pour la constitution de bases de données géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences de l'Environnement, mention télédétection, ENGREF, 2006. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...8636 lines deleted...]
-                <w:t xml:space="preserve">hal-04385241v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02588684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulique à surface libre en régime permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId306"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14361,51 +14823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="340C65BF"/>
+    <w:nsid w:val="DDCCAD68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14509,51 +14971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="168DD56F"/>
+    <w:nsid w:val="EE0DCA36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14657,51 +15119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="401100FC"/>
+    <w:nsid w:val="7E298AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14805,51 +15267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BE09CBD"/>
+    <w:nsid w:val="4BE9067D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14953,51 +15415,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="66167D8F"/>
+    <w:nsid w:val="8840BB5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15196,51 +15658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-delenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6683-4399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116782897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belghaddar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-targuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2025.122304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-Targuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109450" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Boodoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02316-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thu Tran-Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanee Chahinian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04372-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03174-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pujol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131885" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Soares-Fraz&#227;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2022.2106598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v6i2.199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03558847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ayoub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104141" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121681" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2019.101370" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.09.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gebran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.05.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cappelaere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDMRT5R7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TFK7P5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VNNQM1Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Llovel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GL4GF9NS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.09.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.10.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KDFDC2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3826/jhr.2009.3569" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2007.12.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2008.916065" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196900v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701311259" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaschke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448964v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01198570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00130407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338748v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti-Hon Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3358-9_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447986v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Kzadri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC66714.2025.11135135" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783710v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9613-7_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Abily" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844749v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Miqdadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abouzid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Maria-Pelich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Matgen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pelich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1136/1/012053" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7649-2_19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ettarguy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/9pjn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506931v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona-Maria Pelich" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087380v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Jan van Leuuwen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy K Nichols" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03782257v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798534v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Guilherme Caldas Steinstraesser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Luis Kahn Casapia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03782215v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03895540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533758v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8212" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264958v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8350" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108357v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nichols" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13848" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108996v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST49399.2021.9357171" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108327v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11562" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945686v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878242v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184006033" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dartevelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576082v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majdalani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Marcy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594738v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982234v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cappelaere Bernard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591885v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecoarer," TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982193v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinot Vincent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982262v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844253v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595497v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982426v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.155" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982463v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591397v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587901v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agurto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587805v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587575v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Freychet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375766v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696112v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492971v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bel-Ghaddar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492949v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568884v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523242v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oleksiak" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385241v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619263v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-delenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6683-4399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116782897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thu Tran-Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanee Chahinian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04372-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belghaddar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-targuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2025.122304" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-Targuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Boodoo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02316-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pujol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131885" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03174-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Soares-Fraz&#227;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2022.2106598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v6i2.199" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03558847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ayoub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104141" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121681" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2019.101370" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gebran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.09.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.05.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cappelaere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDMRT5R7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TFK7P5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VNNQM1Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Llovel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.09.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GL4GF9NS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196937v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3826/jhr.2009.3569" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.10.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KDFDC2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701311259" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2007.12.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2008.916065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Aelami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338748v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti-Hon Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3358-9_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589602v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhenglang Heng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571329v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Kzadri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Riffi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447986v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC66714.2025.11135135" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783710v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9613-7_14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Abily" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844749v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Miqdadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abouzid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827007v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Maria-Pelich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Matgen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506931v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ettarguy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/9pjn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378319v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pelich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857301v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1136/1/012053" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7649-2_19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403952v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03895540v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03782257v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_14" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona-Maria Pelich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Jan van Leuuwen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy K Nichols" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798534v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Guilherme Caldas Steinstraesser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Luis Kahn Casapia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03782215v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264958v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8350" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533758v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8212" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11562" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nichols" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13848" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199576v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108996v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST49399.2021.9357171" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108885v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878242v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184006033" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576082v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majdalani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dartevelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Marcy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594738v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844245v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982234v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cappelaere Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecoarer," TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844818v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982193v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinot Vincent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982262v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595497v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519485v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982426v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.155" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982463v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591397v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587901v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agurto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587805v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587575v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375766v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093049v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Freychet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696112v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492971v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bel-Ghaddar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492949v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568884v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523242v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oleksiak" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596316v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaschke" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448964v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01198570v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00130407v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619263v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>