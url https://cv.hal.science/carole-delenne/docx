--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -143,594 +143,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
-      <w:pPr>
-[...73 lines deleted...]
-    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">PhD AgroParisTech (ENGREF) / INRAE (Cemagref), UMR TETIS &amp;quot;Extraction et caractérisation des vignes à partir de données de télédétection à très haute résolution spatiale.&amp;quot; (in French)</w:t>
+        <w:t xml:space="preserve">See my web page: </w:t>
       </w:r>
-    </w:p>
-[...462 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://caroledelenne.github.io/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -752,12422 +222,12422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Wastewater Network Graph and Detecting Anomalies from Inspection Videos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dempster-Shafer theory for object matching under data imperfection constraints: Application to wastewater networks' line matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Benferhat</w:t>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanee Chahinian</w:t>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delenne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-025-04372-9⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.122304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2025.122304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266253v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dempster-Shafer theory for object matching under data imperfection constraints: Application to wastewater networks' line matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis of the syntactic computation of Fagin-Halpern conditioning in possibilistic logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-Targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.122304. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.109450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2025.122304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078985v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the syntactic computation of Fagin-Halpern conditioning in possibilistic logic</w:t>
+                <w:t xml:space="preserve">Are LSTM and conceptual rainfall-runoff models able to cope with limited training datasets under diverse hydrometeorological conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Et-Targuy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Skifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109450⟩</w:t>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40808-025-02316-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035649v1</w:t>
+                <w:t xml:space="preserve">hal-04965634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are LSTM and conceptual rainfall-runoff models able to cope with limited training datasets under diverse hydrometeorological conditions?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a Wastewater Network Graph and Detecting Anomalies from Inspection Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Guerin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Minh-Thu Tran-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanee Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40808-025-02316-z⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (7), pp.837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-025-04372-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965634v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint-based sensitivity analysis and assimilation of multi-source data for the inference of spatio-temporal parameters in a 2D urban flood hydraulic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Pujol</w:t>
+                <w:t xml:space="preserve">From GIS to Graphical Representation for Maintaining Connectivity of Wastewater Network Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-Targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thanh-Nghi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131885⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-024-03174-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643149v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From GIS to Graphical Representation for Maintaining Connectivity of Wastewater Network Elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adjoint-based sensitivity analysis and assimilation of multi-source data for the inference of spatio-temporal parameters in a 2D urban flood hydraulic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-024-03174-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 643, pp.131885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684574v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar solutions of shallow water equations with porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Soares-Frazão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (1), pp.109-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221686.2022.2106598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluies et inondations en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endorheic waterbodies delineation from remote sensing as a tool for immersed surface topography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a generic fusion framework for underground networks involving model-driven engineering domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delenne</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2021.3079718⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.8 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57675/IMIST.PRSM/ijist-v6i2.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140413v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a generic fusion framework for underground networks involving model-driven engineering domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Endorheic waterbodies delineation from remote sensing as a tool for immersed surface topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57675/IMIST.PRSM/ijist-v6i2.199⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2021.3079718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685139v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A porosity-based flood inundation modelling approach for enabling faster large scale simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 162, pp.104141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Convolutional Networks: Application to Database Completion of Wastewater Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanee Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanee Chahinian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.1681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w13121681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic mapping of urban wastewater networks based on manhole cover locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78, pp.101370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2019.101370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling solute dispersion in periodic heterogeneous porous media: model benchmarking against intermediate scale experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Flux closures and source term models for shallow water models with depth-dependent integral porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Gebran</w:t>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.024⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728193v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux closures and source term models for shallow water models with depth-dependent integral porosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Modelling solute dispersion in periodic heterogeneous porous media: model benchmarking against intermediate scale experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Boutron</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Gebran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.09.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 561, pp.427-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884110v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Manhole Covers in High-Resolution Aerial Images of Urban Areas by Combining Two Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (5), pp.1802-1807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2504401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute tranport in periodical heterogeneous porous media: importance of observation scale and experimental sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 520, pp.52-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal monitoring of the Niger Inner Delta flood dynamics using MODIS optical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 523, pp.368-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic modelling of urban floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.19-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local sensitivity for uncertainty analysis in one-dimensional open channel flow modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+                <w:t xml:space="preserve">Testing the relevance of daily MODIS data to monitor Mediterranean shrubland canopy water content with temporal cross-correlation analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2013008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jaeis.2013010101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196828v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the relevance of daily MODIS data to monitor Mediterranean shrubland canopy water content with temporal cross-correlation analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Deshayes</w:t>
+                <w:t xml:space="preserve">Local sensitivity for uncertainty analysis in one-dimensional open channel flow modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/jaeis.2013010101⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.50-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598573v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxiliary Variable-based Balancing (AVB) for source term treatment in open channel simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44, pp.85-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2012.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis of river flooding and dam failure risks using local sensitivity computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107, pp.171-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2012.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSCL schemes for the shallow water sensitivity equations with passive scalar transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59, pp.11-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of 1D and 2D models for river flow modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improved criteria for hydrological model calibration : theoretical analysis of distance- and weak form-based functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 401 (1-2), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the 1D shallow water equations with source terms: Solution method for discontinuous flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (8), pp.10.1002/fld.2398. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.2398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D–2D coupling for river flow modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Llovel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 339 (4), pp.226-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From pixel to vine parcel: A complete methodology for vineyard delineation and characterization using remote-sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (1), pp.78-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2009.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approximate-state Riemann solver for the two-dimensional shallow water equations with porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Llovel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62 (12), pp.1299-1331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fld.2066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-volume solution of one-dimensional shallow-water sensitivity equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">An approximate Riemann solver for sensitivity equations with discontinuous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (1), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3826/jhr.2009.3569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196937v1</w:t>
+                <w:t xml:space="preserve">hal-01196940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximate Riemann solver for sensitivity equations with discontinuous solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Finite-volume solution of one-dimensional shallow-water sensitivity equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (6), pp.811-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3826/jhr.2009.3569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01196940v1</w:t>
+                <w:t xml:space="preserve">hal-01196937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural approaches for vineyard detection and characterization using very high spatial resolution remote sensing data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Direct sensitivity computation for the Saint-Venant equations with hydraulic jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (10), pp.766-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431160701311259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196900v1</w:t>
+                <w:t xml:space="preserve">hal-01196906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct sensitivity computation for the Saint-Venant equations with hydraulic jumps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+                <w:t xml:space="preserve">A non-supervised approach using Gabor filters for vine plot detection in aerial images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62, pp.159-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2007.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.09.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196906v1</w:t>
+                <w:t xml:space="preserve">hal-02590462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-supervised approach using Gabor filters for vine plot detection in aerial images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">An automatized frequency analysis for vine plot detection and delineation in remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), p. 341 - p. 345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2008.916065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2007.12.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02590462v1</w:t>
+                <w:t xml:space="preserve">hal-00454439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatized frequency analysis for vine plot detection and delineation in remote sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Textural approaches for vineyard detection and characterization using very high spatial resolution remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (4), pp.1153-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160701311259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2008.916065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00454439v1</w:t>
+                <w:t xml:space="preserve">hal-01196900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction spatiale des risques d’inondation à l’aide de réseaux de neurones graphiques: une étude de preuve de concept</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">LAVA: Leveraging Self-attention to Learn Video Features for Wastewater Pipe Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ti-Hon Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thu Tran-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hostache</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Eau &amp; Intelligence Artificielle 2026</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Conference, ISDS 2025, Intelligent Systems and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Can Tho City, Vietnam. pp.3-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-95-3358-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573844v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAVA: Leveraging Self-attention to Learn Video Features for Wastewater Pipe Anomaly Detection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A fully automatic processing chain for the systematic monitoring of surface water using Copernicus Sentinel 1 satellite data: first results of the SCO-CASCADES project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhenglang Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference, ISDS 2025, Intelligent Systems and Data Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Assemblée générale de l'EGU 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-22077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-95-3358-9_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05338748v2</w:t>
+                <w:t xml:space="preserve">hal-05589602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully automatic processing chain for the systematic monitoring of surface water using Copernicus Sentinel 1 satellite data: first results of the SCO-CASCADES project.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">U-NetMN et SegNetMN : modèles U-Net et SegNet modifiés pour la détection des surfaces en eau par segmentation d’images SAR bimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Kzadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Alberto Cardillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Riffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale de l'EGU 2026</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Eau &amp; Intelligence Artificielle 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-22077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05589602v1</w:t>
+                <w:t xml:space="preserve">hal-05571329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-NetMN et SegNetMN : modèles U-Net et SegNet modifiés pour la détection des surfaces en eau par segmentation d’images SAR bimodales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des hauteurs d’eau dans les plaines d’inondation avec les GNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwane Kzadri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franco Alberto Cardillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Eau &amp; Intelligence Artificielle 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571329v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des hauteurs d’eau dans les plaines d’inondation avec les GNN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prédiction spatiale des risques d’inondation à l’aide de réseaux de neurones graphiques: une étude de preuve de concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Aelami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Eau &amp; Intelligence Artificielle 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507025v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-NetMN and SegNetMN: Modified U-Net and SegNet Models for Bimodal SAR Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Kzadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwane Kzadri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franco Alberto Cardillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Circuit, Systems and Communication (ICCSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Fez, Morocco. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCSC66714.2025.11135135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of an artificial neural network with a conceptual rainfall-runoff model for streamflow prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadil Boodoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIC (Sharing and Integration of Data and Knowledge)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Wastewater Network Graph from Inspection Videos</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of training dataset size and its hydrometeorological typology on LSTM performance for rainfall-runoff modeling: a case study of the Severn river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Skifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Nghi Do</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Abily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDS 2024 - 2nd International Conference on Intelligent Systems and Data Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SimHydro conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF); the Association Française de Mécanique (AFM); the Environmental &amp; Water Resources Institute (EWRI); the International Association for Hydro-Environment Engineering and Research (IAHR), Nov 2023, Chatou, France. pp.107-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-4076-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-9613-7_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04783710v2</w:t>
+                <w:t xml:space="preserve">hal-04375806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of training dataset size and its hydrometeorological typology on LSTM performance for rainfall-runoff modeling: a case study of the Severn river</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+                <w:t xml:space="preserve">Building a Wastewater Network Graph from Inspection Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thu Tran-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgan Abily</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISDS 2024 - 2nd International Conference on Intelligent Systems and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nha Trang city, Vietnam. pp.188-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-9613-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-4076-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04375806v1</w:t>
+                <w:t xml:space="preserve">hal-04783710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Based Representation of Wastewater Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram El Miqdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE BigData 2024 - 2024 IEEE International Conference on Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining SAR imagery and topography for the automatic retrieval of floodwater depth maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Maria-Pelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Matgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEETGRS, Jul 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of training dataset size and its hydrometeorological typology on LSTM performance for Rainfall-Runoff modeling : A case study of the Severn River (UK)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Everything You Always Wanted to Know About Urban Water Networks But Were Afraid to Ask -Extended Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Abily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2023: New modelling paradigms for water issues?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Chatou/Paris, France</w:t>
+              <w:t xml:space="preserve">ENIGMA 2023 - 1st Workshop on AI-driven heterogeneous data management: Completing, merging, handling inconsistencies and query-answering, co-located with 20th International Conference on Principles of Knowledge Representation and Reasoning (KR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506931v2</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic computation of Fagin-Halpern conditioning in possibility theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Revising Weighted Knowledge Bases Using FH-Conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-Targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR 2023 - 24th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENIGMA 2023 - 1st Workshop on AI-driven heterogeneous data management: Completing, merging, handling inconsistencies and query-answeringis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377873v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everything You Always Wanted to Know About Urban Water Networks But Were Afraid to Ask -Extended Abstract</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Revising possibilistic knowledge bases using FH-conditioning: -Extended abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENIGMA 2023 - 1st Workshop on AI-driven heterogeneous data management: Completing, merging, handling inconsistencies and query-answering, co-located with 20th International Conference on Principles of Knowledge Representation and Reasoning (KR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.1-2</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231966v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising Weighted Knowledge Bases Using FH-Conditioning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assimilation of probabilistic flood maps into large scale hydraulic models to retrieve missing river geometry data using a tempered particle filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Pelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENIGMA 2023 - 1st Workshop on AI-driven heterogeneous data management: Completing, merging, handling inconsistencies and query-answeringis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209092v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising possibilistic knowledge bases using FH-conditioning: -Extended abstract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametrization of a wastewater hydraulic model under incomplete data constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Et-targuy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucarest, Romania. pp.012053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1136/1/012053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969562v1</w:t>
+                <w:t xml:space="preserve">hal-03857301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of probabilistic flood maps into large scale hydraulic models to retrieve missing river geometry data using a tempered particle filter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Graph-Based Approach for Representing Wastewater Networks from GIS Data: Ensuring Connectivity and Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-Targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISDS 2023 - 1rst International Conference on Intelligent Systems and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Can Tho (Vietnam), Vietnam. pp.243-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-7649-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378319v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrization of a wastewater hydraulic model under incomplete data constraint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Imperfect data and hydraulic modelling of urban drainage networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delenne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Hydroinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSQARU 2023 - 17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty. Special session on AI and heterogeneous data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1136/1/012053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857301v1</w:t>
+                <w:t xml:space="preserve">hal-04403952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Approach for Representing Wastewater Networks from GIS Data: Ensuring Connectivity and Consistency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Syntactic computation of Fagin-Halpern conditioning in possibility theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ettarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDS 2023 - 1rst International Conference on Intelligent Systems and Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-99-7649-2_19⟩</w:t>
+              <w:t xml:space="preserve">LPAR 2023 - 24th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Manizales, Colombia. pp.164-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/9pjn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377851v1</w:t>
+                <w:t xml:space="preserve">hal-04377873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect data and hydraulic modelling of urban drainage networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of training dataset size and its hydrometeorological typology on LSTM performance for Rainfall-Runoff modeling : A case study of the Severn River (UK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Skifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Abily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSQARU 2023 - 17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty. Special session on AI and heterogeneous data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Arras, France</w:t>
+              <w:t xml:space="preserve">SimHydro 2023: New modelling paradigms for water issues?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chatou/Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403952v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506931v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing data imperfections for object matching in wastewater networks using belief theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Optimally Represent Riverbed Geometry with a Simplified Cross-Section Shape in Shallow Water Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Et-targuy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI2SD 2022 - International Conference on Advanced Intelligent Systems for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SimHydro 2021 conference : Models for complex and global water issues – Practices &amp; expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895540v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Optimally Represent Riverbed Geometry with a Simplified Cross-Section Shape in Shallow Water Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Imaging flood depth from space: a method based on the fusion of topography and synthetic aperture radar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona-Maria Pelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2021 conference : Models for complex and global water issues – Practices &amp; expectations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782257v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging flood depth from space: a method based on the fusion of topography and synthetic aperture radar data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A joint assimilation of satellite soil moisture and flood extent maps to improve flood hazard modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter-Jan van Leuuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy K Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Matgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087858v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint assimilation of satellite soil moisture and flood extent maps to improve flood hazard modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Chini</w:t>
+                <w:t xml:space="preserve">SW2D-Lemon: A New Software for Upscaled Shallow Water Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Guilherme Caldas Steinstraesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Luis Kahn Casapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SimHydro 2021 : Models for complex and global water issues – Practices &amp; expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France. pp.23 - 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087380v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798534v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SW2D-Lemon: A New Software for Upscaled Shallow Water Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rapid Simulations of Large Scale Flood Inundations Using Porosity Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guinot</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Luis Kahn Casapia</w:t>
+                <w:t xml:space="preserve">Marco Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2021 : Models for complex and global water issues – Practices &amp; expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France. pp.23 - 40, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_2⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France. pp.53-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798534v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Simulations of Large Scale Flood Inundations Using Porosity Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vita Ayoub</w:t>
+                <w:t xml:space="preserve">Categorizing data imperfections for object matching in wastewater networks using belief theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delenne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco Chini</w:t>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2021 : Models for complex and global water issues – Practices &amp; expectations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AI2SD 2022 - International Conference on Advanced Intelligent Systems for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rabat, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782215v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing data completion in wastewater network databases: the added-value of Graph Convolutional Neural Networks.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimation des niveaux d'eau à partir d'étendues inondées satellitaires et de données topographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona-Maria Pelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l'eau - SHF/CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03264958v1</w:t>
+                <w:t xml:space="preserve">hal-03199580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaled shallow water modeling with SW2D-Lemon for urban flood simulation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WEIR-P: An Information Extraction Pipeline for the Wastewater Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph Luis Kahn Casapia</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8212⟩</w:t>
+              <w:t xml:space="preserve">RCIS 2021 - 5th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75018-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533758v1</w:t>
+                <w:t xml:space="preserve">hal-03211461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des niveaux d'eau à partir d'étendues inondées satellitaires et de données topographiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vita Ayoub</w:t>
+                <w:t xml:space="preserve">Missing data completion in wastewater network databases: the added-value of Graph Convolutional Neural Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delenne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l'eau - SHF/CNES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199580v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEIR-P: An Information Extraction Pipeline for the Wastewater Domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Upscaled shallow water modeling with SW2D-Lemon for urban flood simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Guilherme Caldas Steinstraesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marin Julien</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Luis Kahn Casapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2021 - 5th International Conference on Research Challenges in Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75018-3_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03211461v1</w:t>
+                <w:t xml:space="preserve">hal-03533758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation d'étendues inondées satellitaires dans un modèle hydraulique à large échelle: une réanalyse des inondations dues à l'ouragan Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona-Maria Pelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l'eau - SHF/CNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEIR-P: An Information Extraction Pipeline for the Wastewater Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D Shallow water model with depth-dependant porosity applied to the Severn River</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Assimilating satellite soil moisture and flood extent maps into a flood prediction model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Matgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter-Jan van Leuuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2020 - 10th Conference on Fluvial Hydraulics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online / Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945686v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fast large-scale flood simulations using 2D Shallow water modelling with depth-dependant porosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vita Ayoub</w:t>
+                <w:t xml:space="preserve">Combining model-driven engineering and sewerage networks: towards a generic representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delenne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11562⟩</w:t>
+              <w:t xml:space="preserve">CiST'20 - 6th IEEE Congress on Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Agadir - Essaouira (postponed to June 2021), Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIST49399.2021.9357171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108327v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilating satellite soil moisture and flood extent maps into a flood prediction model.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstitution de topographies à partir de données mixtes (continues et ordinales) pour la modélisation hydrodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l'eau - SHF/CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108357v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de topographies à partir de données mixtes (continues et ordinales) pour la modélisation hydrodynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A 2D Shallow water model with depth-dependant porosity applied to the Severn River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l'eau - SHF/CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+              <w:t xml:space="preserve">River Flow 2020 - 10th Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Delft / Virtual, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199576v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining model-driven engineering and sewerage networks: towards a generic representation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards fast large-scale flood simulations using 2D Shallow water modelling with depth-dependant porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CiST'20 - 6th IEEE Congress on Information Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online /Vienna), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIST49399.2021.9357171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03108996v1</w:t>
+                <w:t xml:space="preserve">hal-03108327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint assimilation of soil moisture and flood extent maps retrieved from satellite earth observation into a conceptual hydrological model for improving flood prediction: a proof of concept study (Oral).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Matgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter-Jan van Leuuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy K Nichols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Satellite inspired hydrology in an uncertain future: a H SAF and HEPEX workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of transient source term in porosity-based shallow water models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Soares-Frazão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Villeurbanne, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184006033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de regards de visite sur des images à haute résolution spatiale par une méthode d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss En-Nejjary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEMU: Télédétection pour l'Etude des Milieux Urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégadonnées, données liées et fouille de données pour les réseaux d'assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracer experiments in periodical heterogeneous model porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714009020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating continuous floodplain and major river bed topography mixing ordinal contour lines and topographic points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU2017 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delenne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU2017 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic reconstruction of urban wastewater and stormwater networks based on uncertain manhole cover locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUD: International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.2345-2352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhole Cover Localization in Aerial Images with a Deep Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss En-Nejjary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Hannover Workshop: HRIGI 17 – CMRT 17 – ISA 17 – EuroCOW 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.333-338, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-1-W1-333-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can big data be used to reduce uncertainty in stormwater modelling?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Combining punctual and ordinal contour data for accurate floodplain topography mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nelly Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.322-329</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Stéphane Bailly; Didier Josselin, Jul 2016, Montpellier, France. pp.350-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417491v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining punctual and ordinal contour data for accurate floodplain topography mapping</w:t>
+                <w:t xml:space="preserve">How can big data be used to reduce uncertainty in stormwater modelling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dartevelle</w:t>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Marcy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Stéphane Bailly; Didier Josselin, Jul 2016, Montpellier, France. pp.350-357</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.322-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349737v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhole cover detection using a geometrical filter on very high resolution aerial and satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JURSE 2015, Joint Urban Remote Sensing Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. 4p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of manhole covers in high-resolution aerial images of urban areas by combining two methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JURSE: Joint Urban Remote Sensing Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01234242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération des ondes de surface par avalanches immergées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR TransNat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération des ondes de surface par avalanches immergées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation à surface libre par la méthode LBM : application à la rupture de barrage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Surface wave generation by seabed collapse simulated by the coupled lattice Boltzmann / discrete element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Modélisation numérique des mélanges fluides-grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10 th International Conference on Hydroinformatics HIC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844253v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and uncertainty analysis of flash flood propagation: local vs global approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cappelaere Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Hydroinformatics HIC 2012: understanding changing climate and environment and finding solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologic segmentation of rivers from VHR optical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lecoarer,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peiades Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES-EADS, Jan 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface wave generation by seabed collapse simulated by the coupled lattice Boltzmann / discrete element method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Higher-order schemes for the shallow water sensitivity equations with transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guinot Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 th International Conference on Hydroinformatics HIC 2012</w:t>
+              <w:t xml:space="preserve">10th International Conference on Hydroinformatics HIC 2012: understanding changing climate and environment and finding solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844818v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order schemes for the shallow water sensitivity equations with transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shallow water models with multiple porosity for large scale modeling of urban floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Hydroinformatics HIC 2012: understanding changing climate and environment and finding solutions</w:t>
+              <w:t xml:space="preserve">10 th International Conference on Hydroinformatics HIC 2012: understanding changing climate and environment and finding solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982193v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water models with multiple porosity for large scale modeling of urban floods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Modélisation à surface libre par la méthode LBM : application à la rupture de barrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Delenne</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 th International Conference on Hydroinformatics HIC 2012: understanding changing climate and environment and finding solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Modélisation numérique des mélanges fluides-grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982262v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverbed image simulation for a better exploration of coarse-grained sediment sizing image analysis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical versus direct sensitivity computations : Application to the shallow water equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coupling of 1D and 2D models for river flow modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2010:Hydraulic modeling and uncertainty</w:t>
+              <w:t xml:space="preserve">SimHydro 2010 : Hydraulic modeling and uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sofia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519485v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity patterns in 1D and 2D free open channel models - consequences on calibration and validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Objective function definition in conceptual hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2010: Hydraulic modeling and uncertainty</w:t>
+              <w:t xml:space="preserve">SimHydro 2010 : Hydraulic modeling and uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sofia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982379v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of 1D and 2D models for river flow modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Direct sensitivity computation for 1D hydrodynamic modelling vs classical empirical and Monte Carlo approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2010 : Hydraulic modeling and uncertainty</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Milan, Italy. pp.7638-7639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.05.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519484v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective function definition in conceptual hydrological modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sensitivity patterns in 1D and 2D free open channel models - consequences on calibration and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2010 : Hydraulic modeling and uncertainty</w:t>
+              <w:t xml:space="preserve">SimHydro 2010: Hydraulic modeling and uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sofia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982426v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct sensitivity computation for 1D hydrodynamic modelling vs classical empirical and Monte Carlo approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Empirical versus direct sensitivity computations : Application to the shallow water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SimHydro 2010:Hydraulic modeling and uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Sofia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982340v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct sensitivity computation for the shallow water equations with discontinuous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Environmental Hydraulics Theoretical, Experimental and Computational Solutions (IWEH09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances comparison of bathymetry on rivers from various visible high resolution images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Damis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vine plot detection in aerial images using Fourier analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Object-Based Image Analysis, Salzburg, AUT, 4-5 July 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Salzburg, Austria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency analysis for vineyard detection and characterization from airborne images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Information Optics (WIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Toledo, Spain. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches texturales pour la caractérisation de parcelles en vue de la détection des vignes. Contraste et fréquence : mise en oeuvre et comparaison sur des images à très haute résolution spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SAGEO, Avignon, 21-23 juin 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13177,944 +12647,944 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of an artificial neural network with a conceptual rainfall-runoff model for streamflow prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comparison of a conceptual rainfall-runoff model with an artificial neural network model for streamflow prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadil Boodoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Skifa</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Freychet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2023 EGU General Assembly - European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375766v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a conceptual rainfall-runoff model with an artificial neural network model for streamflow prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comparison of an artificial neural network with a conceptual rainfall-runoff model for streamflow prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadil Boodoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Freychet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Skifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 EGU General Assembly - European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093049v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the role of noise and uncertainty in neural network modelling? Almost 30 years of research and applications to karst aquifer modelling and flash-floods forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HydroML Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Penn State, United States. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIStoSWMM: Outil de complétion automatique d'une carte au format SIG pour la modélisation hydraulique d'un réseau d'assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bel-Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delenne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMSC-2019 : Journées de Modélisation des Surfaces Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de niveaux d’eau à partir d’images satellitaires radar et de données topographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Matgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMSC-2019 : Journées de Modélisation des Surfaces Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface waves generation by immersed granular avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Numerical Modeling of Grain/Fluid Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the spatial and temporal dynamic of annual floods in the Niger Inner Delta using MODIS satellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Oleksiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak form-based objective functions in hydrology Application to a 1D transport/degradation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14124,262 +13594,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Fourier Transform approach for vine plot extraction from aerial images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blaschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Object-Based Image Analysis Spatial Concepts for Knowledge-Driven Remote Sensing Applications Series: Lecture Notes in Geoinformation and Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.14, 2008, 978-3-540-77057-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacchus&amp;quot; Methodological approach for vineyard inventory and management. Chap.4: Textural and structural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Bacchus" Methodological approach for vineyard inventory and management", European Commission, DG Research, RTD Action: Energy, Environment and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Commission, DG Research, p. 67 - p. 87, 2006, 84-611-0107-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14389,91 +13859,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de la sensibilité dans les modèles hydrodynamiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Montpellier II, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01198570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14483,279 +13953,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXTRACTION ET CARACTERISATION DES VIGNES A PARTIR DE DONNEES DE TELEDETECTION A TRES HAUTE RESOLUTION SPATIALE. APPLICATION EN LANGUEDOC-ROUSSILLON POUR LA CONSTITUTION DE BASES DE DONNEES GEOGRAPHIQUES.</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction et caractérisation des vignes à partir de données de télédétection à très haute résolution spatiale. Application en Languedoc-Roussillon pour la constitution de bases de données géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences de l'Environnement, mention télédétection, ENGREF, 2006. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-00130407v1</w:t>
+                <w:t xml:space="preserve">tel-02588684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et caractérisation des vignes à partir de données de télédétection à très haute résolution spatiale. Application en Languedoc-Roussillon pour la constitution de bases de données géographiques</w:t>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">EXTRACTION ET CARACTERISATION DES VIGNES A PARTIR DE DONNEES DE TELEDETECTION A TRES HAUTE RESOLUTION SPATIALE. APPLICATION EN LANGUEDOC-ROUSSILLON POUR LA CONSTITUTION DE BASES DE DONNEES GEOGRAPHIQUES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Interface homme-machine [cs.HC]. ENGREF (AgroParisTech), 2006. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02588684v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00130407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulique à surface libre en régime permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14823,643 +14293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDCCAD68"/>
-[...591 lines deleted...]
-    <w:nsid w:val="8840BB5D"/>
+    <w:nsid w:val="7F3CA1D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15565,62 +14443,50 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...10 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -15658,51 +14524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-delenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6683-4399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116782897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thu Tran-Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanee Chahinian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04372-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belghaddar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-targuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2025.122304" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-Targuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Boodoo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02316-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pujol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131885" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03174-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Soares-Fraz&#227;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2022.2106598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v6i2.199" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03558847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ayoub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104141" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121681" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2019.101370" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gebran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.09.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.05.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cappelaere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDMRT5R7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TFK7P5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VNNQM1Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Llovel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.09.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GL4GF9NS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196937v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3826/jhr.2009.3569" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.10.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KDFDC2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701311259" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2007.12.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2008.916065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Aelami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338748v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti-Hon Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3358-9_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589602v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhenglang Heng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571329v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Kzadri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Riffi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447986v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC66714.2025.11135135" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783710v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9613-7_14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Abily" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844749v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Miqdadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abouzid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827007v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Maria-Pelich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Matgen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506931v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ettarguy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/9pjn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378319v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pelich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857301v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1136/1/012053" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7649-2_19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403952v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03895540v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03782257v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_14" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona-Maria Pelich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Jan van Leuuwen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy K Nichols" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798534v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Guilherme Caldas Steinstraesser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Luis Kahn Casapia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03782215v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264958v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8350" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533758v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8212" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11562" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nichols" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13848" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199576v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108996v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST49399.2021.9357171" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108885v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878242v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184006033" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576082v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majdalani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dartevelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Marcy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594738v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844245v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982234v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cappelaere Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecoarer," TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844818v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982193v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinot Vincent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982262v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595497v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519485v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982426v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.155" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982463v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591397v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587901v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agurto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587805v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587575v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375766v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093049v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Freychet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696112v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492971v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bel-Ghaddar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492949v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568884v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523242v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oleksiak" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596316v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaschke" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448964v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01198570v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00130407v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619263v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-delenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6683-4399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116782897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caroledelenne.github.io/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belghaddar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-targuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2025.122304" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-Targuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109450" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Boodoo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skifa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02316-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thu Tran-Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanee Chahinian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04372-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03174-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pujol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Soares-Fraz&#227;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2022.2106598" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v6i2.199" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079718" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03558847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ayoub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mason" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104141" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121681" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2019.101370" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.09.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gebran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cappelaere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.02.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDMRT5R7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TFK7P5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2398" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VNNQM1Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Llovel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.09.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhomme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2066" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GL4GF9NS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.10.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KDFDC2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3826/jhr.2009.3569" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2007.12.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454439v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2008.916065" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701311259" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338748v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti-Hon Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3358-9_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589602v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhenglang Heng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22077" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571329v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Kzadri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Riffi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Aelami" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC66714.2025.11135135" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375806v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Abily" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783710v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9613-7_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Miqdadi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abouzid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Maria-Pelich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Matgen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231966v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209092v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969562v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378319v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pelich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857301v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1136/1/012053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7649-2_19" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ettarguy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/9pjn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506931v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03782257v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_14" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona-Maria Pelich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Jan van Leuuwen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy K Nichols" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798534v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Guilherme Caldas Steinstraesser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Luis Kahn Casapia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03782215v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03895540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199580v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8350" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8212" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199732v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nichols" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13848" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST49399.2021.9357171" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199576v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945686v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108327v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11562" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108885v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184006033" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576082v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majdalani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678041v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dartevelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349737v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Marcy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594738v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844245v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844818v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982234v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cappelaere Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591885v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecoarer," TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982193v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinot Vincent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982262v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595497v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519484v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982426v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982340v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.155" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982379v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519485v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982463v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591397v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587901v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agurto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587805v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587575v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093049v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Freychet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375766v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696112v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492971v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bel-Ghaddar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568884v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oleksiak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596316v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaschke" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448964v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01198570v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588684v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00130407v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619263v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>