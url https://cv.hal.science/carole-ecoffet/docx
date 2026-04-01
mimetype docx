--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -592,493 +592,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of localized surface plasmons based on molecular probing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Plain</w:t>
+                <w:t xml:space="preserve">Light Induced Self Writing Welding of Optical Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (8), pp.1278-1283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536498v1</w:t>
+                <w:t xml:space="preserve">hal-00491082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Induced Self Writing Welding of Optical Fiber</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative analysis of localized surface plasmons based on molecular probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (8), pp.4579-4586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn101017b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491082v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ viscosimetry by optical trapping interferometry</w:t>
+                <w:t xml:space="preserve">Les photopolymères : de la chimie verte aux hautes technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guzman</w:t>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Flyvberg</w:t>
+                <w:t xml:space="preserve">Dominique Burget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Koszali</w:t>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Forro</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93, pp.n°184102</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 317, pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00393999v1</w:t>
+                <w:t xml:space="preserve">hal-00269042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les photopolymères : de la chimie verte aux hautes technologies</w:t>
+                <w:t xml:space="preserve">In situ viscosimetry by optical trapping interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+                <w:t xml:space="preserve">C. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Burget</w:t>
+                <w:t xml:space="preserve">H. Flyvberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+                <w:t xml:space="preserve">R. Koszali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Fouassier</w:t>
+                <w:t xml:space="preserve">L. Forro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 317, pp.16-22</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.n°184102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269042v1</w:t>
+                <w:t xml:space="preserve">hal-00393999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide spatial frequency evanescent wave holographic recording in photopolymer</w:t>
               </w:r>
@@ -1090,51 +1090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Sainov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J of Optoelectronics and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7, pp.1311-1314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1726,51 +1726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropointes polymères optiques par photopolymérisation spatialement contrôlée : mécanisme, caractérisations et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,247 +1845,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures locales de viscosité au moyen de pinces optiques</w:t>
+                <w:t xml:space="preserve">Jonction de fibres optiques par photopolymérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mor</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps 2009 du GFP2P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394113v1</w:t>
+                <w:t xml:space="preserve">hal-00394098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonction de fibres optiques par photopolymérisation</w:t>
+                <w:t xml:space="preserve">Mesures locales de viscosité au moyen de pinces optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flyvberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koszali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Traboulsi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps 2009 du GFP2P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394098v1</w:t>
+                <w:t xml:space="preserve">hal-00394113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photomaterials for optics and nanotechnology</w:t>
               </w:r>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1th Unibas-UHA Nanotech Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, MULHOUSE, France</w:t>
@@ -2209,51 +2209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonction de fibres optiques par photopolymérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2317,51 +2317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2507,51 +2507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2587,847 +2587,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomateriaux pour l'optique et les nanotechnologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Polyray 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Cmoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, ARCACHON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182583v1</w:t>
+                <w:t xml:space="preserve">hal-00195355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la diffusion de l'oxygène sur la croissance de films minces obtenus par photopolymérisation par ondes évanescentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photomateriaux pour l'optique et les nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès POLYRAY 2007</w:t>
+              <w:t xml:space="preserve">Congrès Polyray 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182606v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced multiscale patterning of polymer films using optical near-field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la diffusion de l'oxygène sur la croissance de films minces obtenus par photopolymérisation par ondes évanescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress EPF2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Congrès POLYRAY 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182550v1</w:t>
+                <w:t xml:space="preserve">hal-00182606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Cmoi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, ARCACHON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical near-field patterning of photopolymer</w:t>
+                <w:t xml:space="preserve">Photoinduced multiscale patterning of polymer films using optical near-field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, San diego, United States. pp.6647OI</w:t>
+              <w:t xml:space="preserve">European Polymer Congress EPF2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176463v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical near-field patterning of photopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab. de Chimie Théorique et Physico-Chimie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, PAU, France</w:t>
+              <w:t xml:space="preserve">SPIE Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, San diego, United States. pp.6647OI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195363v1</w:t>
+                <w:t xml:space="preserve">hal-00176463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomatériaux pour l'optique et les nanotechnologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du Pole Matériaux et Nanosciences Alsace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, MULHOUSE, France</w:t>
+              <w:t xml:space="preserve">Lab. de Chimie Théorique et Physico-Chimie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, PAU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195280v1</w:t>
+                <w:t xml:space="preserve">hal-00195363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photomatériaux pour l'optique et les nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cmoi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, ARCACHON, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du Pole Matériaux et Nanosciences Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, MULHOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195355v1</w:t>
+                <w:t xml:space="preserve">hal-00195280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la croissance de films minces de photopolymère radicalaire : influence de la consommation et de la diffusion de l'oxygène dissous dans la formulation</w:t>
               </w:r>
@@ -3476,217 +3476,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- nano- structuration des polymères par la lumière</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage réaction-diffusion lors du processus de photopolymerisation de films minces par ondes évanescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées C'Nano Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées de Simulation Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185878v1</w:t>
+                <w:t xml:space="preserve">hal-00185756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage réaction-diffusion lors du processus de photopolymerisation de films minces par ondes évanescentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro- nano- structuration des polymères par la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Simulation Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées C'Nano Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185756v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerization around isolated metallic nanoparticles</w:t>
               </w:r>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jourdainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3894,51 +3894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some tools for rationalizing the formulation and the use of photopolymerizable systems for micro and nanofabrication applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editors: J.P. Fouassier and X. Allonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basics and Applications of Photopolymerization Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, pp.2010: 000-000 ISBN: 978-81-308- 0386-9, 2010, vol.3, 2010</w:t>
@@ -4038,51 +4038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 282 7968. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4195,51 +4195,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles fibres optiques, lentilles à forte ouverture numérique d'extrémité, application à la réalisation de nouveaux composants optoélectroniques hautes performances</w:t>
+                <w:t xml:space="preserve">Nouvelles fibres optiques lentillées à forte ouverture numérique d’extrémité : application à la réalisation de nouveaux composants optoélectroniques hautes performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
@@ -4271,93 +4271,93 @@
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Espanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: PCT 9814 385. 1998</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR2798740. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081264v1</w:t>
+                <w:t xml:space="preserve">hal-02486863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles fibres optiques lentillées à forte ouverture numérique d’extrémité : application à la réalisation de nouveaux composants optoélectroniques hautes performances</w:t>
+                <w:t xml:space="preserve">Nouvelles fibres optiques, lentilles à forte ouverture numérique d'extrémité, application à la réalisation de nouveaux composants optoélectroniques hautes performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
@@ -4389,69 +4389,69 @@
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Espanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR2798740. 1998</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: PCT 9814 385. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486863v1</w:t>
+                <w:t xml:space="preserve">hal-00081264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4700,51 +4700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Dika" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Malval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ecoffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20200106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0R9F96W7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Debailleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houkal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bailleul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000460" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201636y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101017b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Lougnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guzman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flyvberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koszali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sainov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;austic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473709" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud-Goud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traboulsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ibn El Ahrach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Turck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moustaghfir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdainne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081118v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morlet-Savary (carre)" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wurtz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Espanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Dika" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Malval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ecoffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20200106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0R9F96W7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Debailleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houkal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bailleul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000460" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201636y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Lougnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101017b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guzman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flyvberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koszali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sainov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;austic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473709" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud-Goud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traboulsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ibn El Ahrach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Turck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moustaghfir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdainne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081118v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morlet-Savary (carre)" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wurtz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Espanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>