--- v1 (2026-04-01)
+++ v2 (2026-05-04)
@@ -1845,247 +1845,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonction de fibres optiques par photopolymérisation</w:t>
+                <w:t xml:space="preserve">Mesures locales de viscosité au moyen de pinces optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flyvberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koszali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Traboulsi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps 2009 du GFP2P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394098v1</w:t>
+                <w:t xml:space="preserve">hal-00394113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures locales de viscosité au moyen de pinces optiques</w:t>
+                <w:t xml:space="preserve">Jonction de fibres optiques par photopolymérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mor</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps 2009 du GFP2P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394113v1</w:t>
+                <w:t xml:space="preserve">hal-00394098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photomaterials for optics and nanotechnology</w:t>
               </w:r>
@@ -2209,51 +2209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonction de fibres optiques par photopolymérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2285,204 +2285,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomatériaux pour l'optique et les nanosciences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanomatériaux d'hier et d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMNA (Pôle Matériaux et Nanosciences d'Alsace),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque "Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, SAINT-LOUIS (F), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326572v1</w:t>
+                <w:t xml:space="preserve">hal-00418795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomatériaux d'hier et d'aujourd'hui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photomatériaux pour l'optique et les nanosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, SAINT-LOUIS (F), France</w:t>
+              <w:t xml:space="preserve">PMNA (Pôle Matériaux et Nanosciences d'Alsace),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418795v1</w:t>
+                <w:t xml:space="preserve">hal-00326572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophotostructuration de polymers par photopolymérisation en champ proche</w:t>
               </w:r>
@@ -2695,614 +2695,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomateriaux pour l'optique et les nanotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Polyray 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Cmoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, ARCACHON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182583v1</w:t>
+                <w:t xml:space="preserve">hal-00202127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la diffusion de l'oxygène sur la croissance de films minces obtenus par photopolymérisation par ondes évanescentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced multiscale patterning of polymer films using optical near-field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès POLYRAY 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">European Polymer Congress EPF2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182606v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical near-field patterning of photopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cmoi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, ARCACHON, France</w:t>
+              <w:t xml:space="preserve">SPIE Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, San diego, United States. pp.6647OI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202127v1</w:t>
+                <w:t xml:space="preserve">hal-00176463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced multiscale patterning of polymer films using optical near-field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress EPF2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Lab. de Chimie Théorique et Physico-Chimie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, PAU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182550v1</w:t>
+                <w:t xml:space="preserve">hal-00195363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical near-field patterning of photopolymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photomateriaux pour l'optique et les nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, San diego, United States. pp.6647OI</w:t>
+              <w:t xml:space="preserve">Congrès Polyray 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176463v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
+                <w:t xml:space="preserve">Influence de la diffusion de l'oxygène sur la croissance de films minces obtenus par photopolymérisation par ondes évanescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab. de Chimie Théorique et Physico-Chimie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, PAU, France</w:t>
+              <w:t xml:space="preserve">Congrès POLYRAY 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195363v1</w:t>
+                <w:t xml:space="preserve">hal-00182606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photomatériaux pour l'optique et les nanotechnologies</w:t>
               </w:r>
@@ -3340,51 +3340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du Pole Matériaux et Nanosciences Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, MULHOUSE, France</w:t>
@@ -4700,51 +4700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Dika" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Malval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ecoffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20200106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0R9F96W7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Debailleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houkal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bailleul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000460" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201636y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Lougnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101017b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guzman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flyvberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koszali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sainov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;austic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473709" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud-Goud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traboulsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ibn El Ahrach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Turck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moustaghfir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdainne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081118v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morlet-Savary (carre)" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wurtz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Espanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Dika" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Malval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ecoffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20200106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0R9F96W7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Debailleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houkal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bailleul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000460" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201636y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Lougnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101017b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guzman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flyvberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koszali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sainov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;austic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473709" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud-Goud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traboulsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ibn El Ahrach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moustaghfir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Turck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdainne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081118v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morlet-Savary (carre)" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wurtz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Espanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>