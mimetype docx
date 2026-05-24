--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -592,493 +592,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Induced Self Writing Welding of Optical Fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of localized surface plasmons based on molecular probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (8), pp.4579-4586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn101017b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491082v1</w:t>
+                <w:t xml:space="preserve">hal-00536498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of localized surface plasmons based on molecular probing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light Induced Self Writing Welding of Optical Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (8), pp.1278-1283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536498v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les photopolymères : de la chimie verte aux hautes technologies</w:t>
+                <w:t xml:space="preserve">In situ viscosimetry by optical trapping interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Allonas</w:t>
+                <w:t xml:space="preserve">C. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Burget</w:t>
+                <w:t xml:space="preserve">H. Flyvberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+                <w:t xml:space="preserve">R. Koszali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Fouassier</w:t>
+                <w:t xml:space="preserve">L. Forro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 317, pp.16-22</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.n°184102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269042v1</w:t>
+                <w:t xml:space="preserve">hal-00393999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ viscosimetry by optical trapping interferometry</w:t>
+                <w:t xml:space="preserve">Les photopolymères : de la chimie verte aux hautes technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guzman</w:t>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Flyvberg</w:t>
+                <w:t xml:space="preserve">Dominique Burget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Koszali</w:t>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Forro</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93, pp.n°184102</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 317, pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00393999v1</w:t>
+                <w:t xml:space="preserve">hal-00269042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide spatial frequency evanescent wave holographic recording in photopolymer</w:t>
               </w:r>
@@ -1090,51 +1090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Sainov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J of Optoelectronics and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7, pp.1311-1314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1726,51 +1726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropointes polymères optiques par photopolymérisation spatialement contrôlée : mécanisme, caractérisations et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1864,77 +1864,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures locales de viscosité au moyen de pinces optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Flyvberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Koszali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1th Unibas-UHA Nanotech Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, MULHOUSE, France</w:t>
@@ -2285,204 +2285,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomatériaux d'hier et d'aujourd'hui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photomatériaux pour l'optique et les nanosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, SAINT-LOUIS (F), France</w:t>
+              <w:t xml:space="preserve">PMNA (Pôle Matériaux et Nanosciences d'Alsace),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418795v1</w:t>
+                <w:t xml:space="preserve">hal-00326572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomatériaux pour l'optique et les nanosciences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanomatériaux d'hier et d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMNA (Pôle Matériaux et Nanosciences d'Alsace),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque "Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, SAINT-LOUIS (F), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326572v1</w:t>
+                <w:t xml:space="preserve">hal-00418795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophotostructuration de polymers par photopolymérisation en champ proche</w:t>
               </w:r>
@@ -2507,51 +2507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2587,847 +2587,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photomateriaux pour l'optique et les nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cmoi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, ARCACHON, France</w:t>
+              <w:t xml:space="preserve">Congrès Polyray 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195355v1</w:t>
+                <w:t xml:space="preserve">hal-00182583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
+                <w:t xml:space="preserve">Influence de la diffusion de l'oxygène sur la croissance de films minces obtenus par photopolymérisation par ondes évanescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cmoi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, ARCACHON, France</w:t>
+              <w:t xml:space="preserve">Congrès POLYRAY 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202127v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced multiscale patterning of polymer films using optical near-field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Moustaghfir</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress EPF2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Colloque Cmoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, ARCACHON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182550v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical near-field patterning of photopolymer</w:t>
+                <w:t xml:space="preserve">Photoinduced multiscale patterning of polymer films using optical near-field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, San diego, United States. pp.6647OI</w:t>
+              <w:t xml:space="preserve">European Polymer Congress EPF2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176463v1</w:t>
+                <w:t xml:space="preserve">hal-00182550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical near-field patterning of photopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab. de Chimie Théorique et Physico-Chimie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, PAU, France</w:t>
+              <w:t xml:space="preserve">SPIE Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, San diego, United States. pp.6647OI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195363v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomateriaux pour l'optique et les nanotechnologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Polyray 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Lab. de Chimie Théorique et Physico-Chimie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, PAU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182583v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la diffusion de l'oxygène sur la croissance de films minces obtenus par photopolymérisation par ondes évanescentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photomatériaux pour l'optique et les nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès POLYRAY 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du Pole Matériaux et Nanosciences Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, MULHOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182606v1</w:t>
+                <w:t xml:space="preserve">hal-00195280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomatériaux pour l'optique et les nanotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résine polymérisable. Quelles contraintes pour la nanofabrication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du Pole Matériaux et Nanosciences Alsace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, MULHOUSE, France</w:t>
+              <w:t xml:space="preserve">Colloque Cmoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, ARCACHON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195280v1</w:t>
+                <w:t xml:space="preserve">hal-00195355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la croissance de films minces de photopolymère radicalaire : influence de la consommation et de la diffusion de l'oxygène dissous dans la formulation</w:t>
               </w:r>
@@ -3476,217 +3476,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage réaction-diffusion lors du processus de photopolymerisation de films minces par ondes évanescentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro- nano- structuration des polymères par la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Simulation Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées C'Nano Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185756v1</w:t>
+                <w:t xml:space="preserve">hal-00185878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- nano- structuration des polymères par la lumière</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage réaction-diffusion lors du processus de photopolymerisation de films minces par ondes évanescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées C'Nano Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées de Simulation Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185878v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerization around isolated metallic nanoparticles</w:t>
               </w:r>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jourdainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3894,51 +3894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some tools for rationalizing the formulation and the use of photopolymerizable systems for micro and nanofabrication applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editors: J.P. Fouassier and X. Allonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basics and Applications of Photopolymerization Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, pp.2010: 000-000 ISBN: 978-81-308- 0386-9, 2010, vol.3, 2010</w:t>
@@ -4038,51 +4038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 282 7968. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4195,51 +4195,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles fibres optiques lentillées à forte ouverture numérique d’extrémité : application à la réalisation de nouveaux composants optoélectroniques hautes performances</w:t>
+                <w:t xml:space="preserve">Nouvelles fibres optiques, lentilles à forte ouverture numérique d'extrémité, application à la réalisation de nouveaux composants optoélectroniques hautes performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
@@ -4271,93 +4271,93 @@
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Espanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR2798740. 1998</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: PCT 9814 385. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486863v1</w:t>
+                <w:t xml:space="preserve">hal-00081264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles fibres optiques, lentilles à forte ouverture numérique d'extrémité, application à la réalisation de nouveaux composants optoélectroniques hautes performances</w:t>
+                <w:t xml:space="preserve">Nouvelles fibres optiques lentillées à forte ouverture numérique d’extrémité : application à la réalisation de nouveaux composants optoélectroniques hautes performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
@@ -4389,69 +4389,69 @@
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Espanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: PCT 9814 385. 1998</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR2798740. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081264v1</w:t>
+                <w:t xml:space="preserve">hal-02486863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4700,51 +4700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Dika" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Malval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ecoffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20200106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0R9F96W7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Debailleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houkal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bailleul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000460" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201636y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Lougnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101017b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guzman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flyvberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koszali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sainov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;austic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473709" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud-Goud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traboulsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ibn El Ahrach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moustaghfir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Turck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdainne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081118v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morlet-Savary (carre)" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wurtz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Espanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Dika" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Malval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ecoffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20200106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0R9F96W7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Debailleul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houkal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bailleul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000460" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201636y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101017b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Lougnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guzman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flyvberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koszali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Burget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sainov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;austic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473709" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud-Goud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traboulsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ibn El Ahrach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Turck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moustaghfir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdainne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081118v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Morlet-Savary (carre)" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wurtz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Espanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>