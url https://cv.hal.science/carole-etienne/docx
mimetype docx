--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2569,368 +2569,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séries de marqueurs dans le français parlé en interaction : approche pragmatique et didactique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharing our multimodal corpora in CLAPI: what the FAIR principles imply, from the choice of metadata to the reuse of our corpora in other research projects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International sur l’enseignement du français parlé (CIEFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Marmara; Université d’Istanbul-Cerrahpaşa; Université de Rouen; Université de Lorraine, Oct 2024, Istanbul (Turquie), Turquie</w:t>
+              <w:t xml:space="preserve">CHORD talk-in-interaction project workshop - the ‘longevity’ of annotations of large data bases usable for research on social interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel, Jan 2024, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085423v1</w:t>
+                <w:t xml:space="preserve">hal-04411391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing our multimodal corpora in CLAPI: what the FAIR principles imply, from the choice of metadata to the reuse of our corpora in other research projects.</w:t>
+                <w:t xml:space="preserve">Le récit en interaction : marqueurs et évaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHORD talk-in-interaction project workshop - the ‘longevity’ of annotations of large data bases usable for research on social interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Neuchâtel, Jan 2024, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">Narrando : autour du récit en interaction - Regards croisés sur un corpus en espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique LLL, Katja Ploog, Jan 2024, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411391v1</w:t>
+                <w:t xml:space="preserve">hal-04411364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit en interaction : marqueurs et évaluations</w:t>
+                <w:t xml:space="preserve">Le récit en interaction en français, en espagnol et en italien : quelles stratégies proposer à des apprenants de Français Langue Étrangère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberdi Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrando : autour du récit en interaction - Regards croisés sur un corpus en espagnol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique LLL, Katja Ploog, Jan 2024, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Suisse; F. Neveu, S. Prévost, A. Montébran, A. Steuckardt, G. Bergounioux, G. Merminod et G. Philippe (Eds.), Jul 2024, Lausanne, Suisse. pp.07013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411364v1</w:t>
+                <w:t xml:space="preserve">hal-04634896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit en interaction en français, en espagnol et en italien : quelles stratégies proposer à des apprenants de Français Langue Étrangère ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séries de marqueurs dans le français parlé en interaction : approche pragmatique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberdi Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Suisse; F. Neveu, S. Prévost, A. Montébran, A. Steuckardt, G. Bergounioux, G. Merminod et G. Philippe (Eds.), Jul 2024, Lausanne, Suisse. pp.07013</w:t>
+              <w:t xml:space="preserve">3ème Colloque International sur l’enseignement du français parlé (CIEFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Marmara; Université d’Istanbul-Cerrahpaşa; Université de Rouen; Université de Lorraine, Oct 2024, Istanbul (Turquie), Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634896v1</w:t>
+                <w:t xml:space="preserve">hal-05085423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression formulaire du désaccord dans les réunions de travail et les fils de discussion Wikipédia</w:t>
               </w:r>
@@ -3329,178 +3329,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le français parlé de situation en situation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do interactions tell us? Which resources for which learners?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECODIC 2023: Corpus et didactique, première école d'été sur l'exploitation didactique des corpus oraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carole Etienne; Virginie André; Maud Ciekanski, Aug 2023, LYON (ENS), France</w:t>
+              <w:t xml:space="preserve">Journées d'étude Exploiter les corpus oraux pour l’enseignement-apprentissage du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LLL; Le Studium Institute for Advanced Studies, Jun 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195050v1</w:t>
+                <w:t xml:space="preserve">hal-04170575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do interactions tell us? Which resources for which learners?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le français parlé de situation en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude Exploiter les corpus oraux pour l’enseignement-apprentissage du français langue étrangère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LLL; Le Studium Institute for Advanced Studies, Jun 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">ECODIC 2023: Corpus et didactique, première école d'été sur l'exploitation didactique des corpus oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Etienne; Virginie André; Maud Ciekanski, Aug 2023, LYON (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170575v1</w:t>
+                <w:t xml:space="preserve">hal-04195050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles activités concevoir pour que l'apprenant développe ses propres stratégies d'écoute ?</w:t>
               </w:r>
@@ -3847,191 +3847,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus oraux et multimodaux d’interactions en FLE : observer les usages pour maîtriser leur variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les interactions en réunion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation doctorale corpus oraux pour le FLE, UniFR-UniNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg - Suisse; Université de Neuchatel - Suisse, Nov 2023, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">ECODIC 2023: Corpus et didactique, première école d'été sur l'exploitation didactique des corpus oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Etienne; Virginie André; Maud Ciekanski, Aug 2023, LYON (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316775v1</w:t>
+                <w:t xml:space="preserve">hal-04195060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions en réunion professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corpus oraux et multimodaux d’interactions en FLE : observer les usages pour maîtriser leur variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECODIC 2023: Corpus et didactique, première école d'été sur l'exploitation didactique des corpus oraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carole Etienne; Virginie André; Maud Ciekanski, Aug 2023, LYON (ENS), France</w:t>
+              <w:t xml:space="preserve">Formation doctorale corpus oraux pour le FLE, UniFR-UniNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg - Suisse; Université de Neuchatel - Suisse, Nov 2023, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195060v1</w:t>
+                <w:t xml:space="preserve">hal-04316775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corpus oraux, de leur sélection à leur exploitation en linguistique ou en didactique : quels enjeux et quelles contraintes ?</w:t>
               </w:r>
@@ -4162,247 +4162,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATELIER FLE Corpus et Didactique : Construire une séquence pédagogique pour mieux comprendre les mécanismes du refus et du désaccord tels qu'ils sont mis en œuvre par les locuteurs francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisse Christophe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Surcouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">JLC2023 - 11e Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM (UGA), Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255174v1</w:t>
+                <w:t xml:space="preserve">hal-04170616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATELIER FLE Corpus et Didactique : Construire une séquence pédagogique pour mieux comprendre les mécanismes du refus et du désaccord tels qu'ils sont mis en œuvre par les locuteurs francophones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie André</w:t>
+                <w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Surcouf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JLC2023 - 11e Journées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIDILEM (UGA), Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170616v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exemple en pratique dans les corpus d’interactions verbales: un témoin de la variation et du sens</w:t>
               </w:r>
@@ -4572,204 +4572,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interagir en réunion de travail : de l’étude des pratiques aux ressources didactiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La répétition partielle: une pratique ordinaire dans les interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouchka Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Dire et re-dire : bis repetita ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03717289v1</w:t>
+                <w:t xml:space="preserve">hal-03675885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répétition partielle: une pratique ordinaire dans les interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interagir en réunion de travail : de l’étude des pratiques aux ressources didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Etienne</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire et re-dire : bis repetita ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675885v1</w:t>
+                <w:t xml:space="preserve">halshs-03717289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aider l'apprenant à parler en interaction, du coup comment plaisanter ou refuser ?</w:t>
               </w:r>
@@ -5851,51 +5851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6121,545 +6121,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03008806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre des variétés du français parlé avec des corpus d’interactions : quels enjeux et quelles pratiques ?</w:t>
+                <w:t xml:space="preserve">Faciliter l'enseignement des compétences interactionnelles : quel défi pour les chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cortier Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLS2019 : Le français d’ici, de là, de là-bas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFLS, Jul 2019, Bristol, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">PRELA 2019 "Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée; Laboratoire ICAR, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02190474v1</w:t>
+                <w:t xml:space="preserve">halshs-02096598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre les interactions en classe de français : enjeux et pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des interactions sociales ordinaires pour apprendre les mécanismes de l'oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Biagio Ursi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactiques des Langues &amp; Plurilinguisme(s) - 30 ans de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIDILEM (EA 609); ACEDLE, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Langues, Sciences et Pratiques, le 3e Colloque international francophone en Ukraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Université nationale « I. I. Metchnikov » d’Odessa (Ukraine); l’Ambassade de France en Ukraine; l’Institut français d’Ukraine; l’Agence universitaire de la Francophonie, Oct 2019, Odessa, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364316v1</w:t>
+                <w:t xml:space="preserve">halshs-02365050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter l'enseignement des compétences interactionnelles : quel défi pour les chercheurs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions de l’analyse des interactions pour l’exploitation de ressources numériques en didactique : méthodologie, outils et diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cortier Claude</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRELA 2019 "Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée; Laboratoire ICAR, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Parler en interaction - Contextes numériques, Environnements professionnels, Discours religieux, Méthodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Bonu; Natalia Osorio Ruiz; Louise Robert, Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096598v1</w:t>
+                <w:t xml:space="preserve">halshs-02083633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des interactions sociales ordinaires pour apprendre les mécanismes de l'oral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier numérique Fleuron et Clapi-FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues, Sciences et Pratiques, le 3e Colloque international francophone en Ukraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Université nationale « I. I. Metchnikov » d’Odessa (Ukraine); l’Ambassade de France en Ukraine; l’Institut français d’Ukraine; l’Agence universitaire de la Francophonie, Oct 2019, Odessa, Ukraine</w:t>
+              <w:t xml:space="preserve">Journée "Ressources linguistiques et didactique des langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02365050v1</w:t>
+                <w:t xml:space="preserve">halshs-02084028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions de l’analyse des interactions pour l’exploitation de ressources numériques en didactique : méthodologie, outils et diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre des variétés du français parlé avec des corpus d’interactions : quels enjeux et quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parler en interaction - Contextes numériques, Environnements professionnels, Discours religieux, Méthodologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Bonu; Natalia Osorio Ruiz; Louise Robert, Apr 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AFLS2019 : Le français d’ici, de là, de là-bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFLS, Jul 2019, Bristol, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083633v1</w:t>
+                <w:t xml:space="preserve">halshs-02190474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier numérique Fleuron et Clapi-FLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie André</w:t>
+                <w:t xml:space="preserve">Apprendre les interactions en classe de français : enjeux et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Ressources linguistiques et didactique des langues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Didactiques des Langues &amp; Plurilinguisme(s) - 30 ans de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM (EA 609); ACEDLE, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02084028v1</w:t>
+                <w:t xml:space="preserve">hal-02364316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des corpus d'interactions à l'enseignement du français parlé : objectifs et ressources de la plateforme CLAPI-FLE</w:t>
               </w:r>
@@ -7541,286 +7541,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI : diffuser, exploiter, et partager les corpus et les outils de linguistique de l’écrit et de l’oral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre le français parlé en interaction avec les ressources Fleuron et Clapi-FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la TGIR Huma-Num 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Ressources linguistiques et didactique des langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01958714v1</w:t>
+                <w:t xml:space="preserve">halshs-01958673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop &amp;quot;Spoken Language : Tools and Workflow for Creating and Editing Data and Metadata</w:t>
+                <w:t xml:space="preserve">CORLI : diffuser, exploiter, et partager les corpus et les outils de linguistique de l’écrit et de l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Rencontres de la TGIR Huma-Num 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01955707v1</w:t>
+                <w:t xml:space="preserve">halshs-01958714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre le français parlé en interaction avec les ressources Fleuron et Clapi-FLE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workshop &amp;quot;Spoken Language : Tools and Workflow for Creating and Editing Data and Metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Ressources linguistiques et didactique des langues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">TEI 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01958673v1</w:t>
+                <w:t xml:space="preserve">halshs-01955707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tei-Meta: a Tool for Editing Metadata in TEI - Application to Oral Language Research Purposes</w:t>
               </w:r>
@@ -9056,247 +9056,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Traverso</w:t>
+                <w:t xml:space="preserve">Constituer un corpus d'études à partir de différentes sources de données orales : quelle méthodologie et quelle solution proposer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t>
+              <w:t xml:space="preserve">FLORAL : Accessibilité, représentations et analyses des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773621v1</w:t>
+                <w:t xml:space="preserve">halshs-01955863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constituer un corpus d'études à partir de différentes sources de données orales : quelle méthodologie et quelle solution proposer ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lolita Bérard</w:t>
+                <w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLORAL : Accessibilité, représentations et analyses des données</w:t>
+              <w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01955863v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metadata in French spoken language corpora</w:t>
               </w:r>
@@ -9483,260 +9483,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegCor : vers une segmentation multiniveaux pour le français parlé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delafontaine</w:t>
+                <w:t xml:space="preserve">Vers un format pivot commun pour la mutualisation, l'échange et l'analyse des corpus oraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Liegeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Syntaxe et discours III – Types d’unités et procédures de segmentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florence Lefeuvre; Marie-José Béguelin; Gilles Corminboeuf, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">FLORAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773625v1</w:t>
+                <w:t xml:space="preserve">halshs-01636964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un format pivot commun pour la mutualisation, l'échange et l'analyse des corpus oraux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+                <w:t xml:space="preserve">SegCor : vers une segmentation multiniveaux pour le français parlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLORAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque Syntaxe et discours III – Types d’unités et procédures de segmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Lefeuvre; Marie-José Béguelin; Gilles Corminboeuf, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01636964v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation automatisée de corpus de français parlé</w:t>
               </w:r>
@@ -9824,221 +9824,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01636957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Resources: Which Issues Have to be Solved to Integrate CMC Corpora from Heterogeneous Sources and for Different Languages?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CLAPI : des corpus oraux d'interactions privées et professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. pp.52-55</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918880v1</w:t>
+                <w:t xml:space="preserve">halshs-02083547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLAPI : des corpus oraux d'interactions privées et professionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connecting Resources: Which Issues Have to be Solved to Integrate CMC Corpora from Heterogeneous Sources and for Different Languages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beisswenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Grumt Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02083547v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of oral corpora: First findings from a cross-language study</w:t>
               </w:r>
@@ -10389,316 +10389,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01316278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La TEI pour des données de l’oral : un fichier ODD pour tout spécifier ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les corpus d’interactions naturelles pour illustrer les fonctions langagières du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jouin-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier AHN "Retour d'expériences : formats d'encodage XML et DTD"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">AFLS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Belfast, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01958748v1</w:t>
+                <w:t xml:space="preserve">halshs-01958531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité et métadonnées : quels besoins dans un projet de recherche ?</w:t>
+                <w:t xml:space="preserve">Comment passer d’une application orientée recherche vers une application orientée enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CORLI "Critères d'évaluation des corpus"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier AHN "Retour d'expériences : les interfaces (ergonomie, UX design, …)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01958762v1</w:t>
+                <w:t xml:space="preserve">halshs-01958776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corpus d’interactions naturelles pour illustrer les fonctions langagières du français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La TEI pour des données de l’oral : un fichier ODD pour tout spécifier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Belfast, Irlande</w:t>
+              <w:t xml:space="preserve">Atelier AHN "Retour d'expériences : formats d'encodage XML et DTD"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01958531v1</w:t>
+                <w:t xml:space="preserve">halshs-01958748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment passer d’une application orientée recherche vers une application orientée enseignement ?</w:t>
+                <w:t xml:space="preserve">Interopérabilité et métadonnées : quels besoins dans un projet de recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier AHN "Retour d'expériences : les interfaces (ergonomie, UX design, …)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée CORLI "Critères d'évaluation des corpus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01958776v1</w:t>
+                <w:t xml:space="preserve">halshs-01958762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common format to share oral and multimodal corpora : purpose, methodology and issues</w:t>
               </w:r>
@@ -14125,51 +14125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alberdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2103" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberdi Carmen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cortier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ould Benali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.3464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oloff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162715004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Granfeldt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teston-Bonnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2991" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Icor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269507003195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W6SK1ZDG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Smykowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco Pinto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alcon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365024v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365280v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oursel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955863v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita B&#233;rard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958740v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467892v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bilger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636964v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Westpfahl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Deppermann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chanard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316278v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958748v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958762v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#234;cheur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357389v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345777v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357349v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955883v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391677v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icor Groupe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376951v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389598v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378583v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Balthasar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337690v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21750" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923330v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.24220" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357872v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356377v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08099" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096692v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alberdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2103" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberdi Carmen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cortier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ould Benali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.3464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oloff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162715004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Granfeldt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teston-Bonnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2991" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Icor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269507003195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W6SK1ZDG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Smykowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco Pinto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364316v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alcon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365024v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365280v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oursel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955707v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955863v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita B&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958740v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467892v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bilger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636957v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083547v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Westpfahl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Deppermann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chanard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316278v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958531v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958776v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958762v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#234;cheur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357389v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345777v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357349v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955883v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391677v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icor Groupe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376951v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389598v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378583v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Balthasar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337690v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21750" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923330v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.24220" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357872v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356377v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08099" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096692v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>