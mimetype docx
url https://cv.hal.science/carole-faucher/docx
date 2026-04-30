--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -218,518 +218,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of the School Psychologist in the Promotion of Children’s Well-Being: Evidence from Post-Soviet Kazakhstan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La décolonisation des savoirs pour une justice épistémique à l’échelle globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madina Tynybayeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Indicators Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12187-020-09793-x⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (88), pp.12-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495895v1</w:t>
+                <w:t xml:space="preserve">hal-04704373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ismaéliens du Tajikistan: entre tradition et mondialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of the School Psychologist in the Promotion of Children’s Well-Being: Evidence from Post-Soviet Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernández-Torrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Tynybayeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Child Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.1175-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12187-020-09793-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496777v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical steps for using interdisciplinary educational research to enhance cultural awareness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ismaéliens du Tajikistan: entre tradition et mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Brown Hajdukova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Research and Method in Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 794, pp.37-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495951v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Otherness: Self-Identity and Feelings of Non-Belonging among Educated Burmese in Thailand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical steps for using interdisciplinary educational research to enhance cultural awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohenmiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernández-Torrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Brown Hajdukova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Copenhagen Journal of Asian Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Research and Method in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (3), pp.288-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1743727X.2017.1310834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496355v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popular discourse on identity politics and decentralisation in Tanjung Pinang public schools</w:t>
+                <w:t xml:space="preserve">Capturing Otherness: Self-Identity and Feelings of Non-Belonging among Educated Burmese in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47 (2), pp.273-285</w:t>
+              <w:t xml:space="preserve">The Copenhagen Journal of Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (2), pp.54-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496378v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popular discourse on identity politics and decentralisation in Tanjung Pinang public schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (2), pp.273-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magical Discourse, Moral Boundaries, and the Mapping of Interrelations in the Riau Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 30 (1), https://www.jstor.org/stable/23654630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -739,279 +817,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une représentation plus juste de la promotion de la santé en milieu scolaire à l’échelle globale : La mise en relief des enjeux de la vulnérabilité environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lopez-Cevalloos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Khaly Mbojd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lahournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Bouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoloniser les savoirs et les pratiques: une impératif de justice sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Nassif-Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1021,298 +1099,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ivassenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.326, 2025, Logiques sociales, 978-2-336-56208-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wellbeing and Schooling: Cross Cultural and Cross Disciplinary Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ros Mclellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venka Simovska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 4, 2022, Transdisciplinary Perspectives in Educational Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-95205-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity, History and Trans-Nationality in Central Asia: The Mountain Communities of Pamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagikhudo Dagiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2020, 9780367585006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1322,1210 +1400,1210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Explorer les enjeux épistémologiques, éthiques et méthodologiques liés aux pratiques visant la création des condition de la santé de tous</w:t>
+                <w:t xml:space="preserve">Mobiliser les savoirs pluriels en promotion de la santé pour lutter contre l'injustice épistémique : réflexion sur la notion de décolonisation des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Jourdan; Carole Faucher; Valérie Ivassenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-32, 2025, Logiques sociales, 978-2-336-56208-7</w:t>
+              <w:t xml:space="preserve">, pp.301-312, 2025, Logiques sociales, 978-2-336-56208-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336778v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser les savoirs pluriels en promotion de la santé pour lutter contre l'injustice épistémique : réflexion sur la notion de décolonisation des savoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion. Au croisement des pratiques des savoirs et des valeurs : relever le défi de la santé pour toutes et tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ivassenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Jourdan; Carole Faucher; Valérie Ivassenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.301-312, 2025, Logiques sociales, 978-2-336-56208-7</w:t>
+              <w:t xml:space="preserve">, pp.313-318, 2025, Logiques sociales, 978-2-336-56208-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336807v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Au croisement des pratiques des savoirs et des valeurs : relever le défi de la santé pour toutes et tous</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Introduction : Explorer les enjeux épistémologiques, éthiques et méthodologiques liés aux pratiques visant la création des condition de la santé de tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ivassenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Jourdan; Carole Faucher; Valérie Ivassenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.313-318, 2025, Logiques sociales, 978-2-336-56208-7</w:t>
+              <w:t xml:space="preserve">, pp.9-32, 2025, Logiques sociales, 978-2-336-56208-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336822v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We Underestimate the Impact of Climate Change on Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jéronimo Giorgi, Irene Torres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATINOAMÉRICA21/ Climate Change Impacts in Latin America and the Caribbean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inter-American Institute for Global Change Research (IAI); LatinoAmérica21, https://latinoamerica21.com/en/we-underestimate-the-impact-of-climate-change-on-education/, 2022, 978-65-00-54980-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a Culturally Appropriate Tool to Assess Young People’s Wellbeing in Kazakhstan: A Derived Etic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ros Mclellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellbeing and Schooling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Springer International Publishing, pp.135-154, 2022, Transdisciplinary Perspectives in Educational Research, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-95205-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Violence and Wellbeing in Southern Ecuador: Exploring Popular Perceptions and Official Discourse Paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cañizares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellbeing and Schooling: Cross Cultural and Cross Disciplinary Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Springer International Publishing, pp.175-190, 2022, Transdisciplinary Perspectives in Educational Research, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-95205-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurality of knowledge to meet the challenges of tomorrow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enfants et adolescents en période de crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">S. Joseph. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Jourdan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistic Futures of Learning: Perspectives from UNESCO Chairs and UNITWIN Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, 2020</w:t>
+              <w:t xml:space="preserve">Écoles et crises sanitaires: protéger, prévenir, éduquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GHE Editions, 2020, 978-2-9574140-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526240v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants et adolescents en période de crise sanitaire</w:t>
+                <w:t xml:space="preserve">Religious education and self-identification among Tajik Pamiri youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Didier Jourdan. </w:t>
+              <w:t xml:space="preserve">Dagikhudo Dagiev, Carole Faucher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écoles et crises sanitaires: protéger, prévenir, éduquer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GHE Editions, 2020, 978-2-9574140-0-0</w:t>
+              <w:t xml:space="preserve">Identity, History and Transnationality in Central Asia: The Mountain Communities of Pamir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497209v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religious education and self-identification among Tajik Pamiri youth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plurality of knowledge to meet the challenges of tomorrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dagikhudo Dagiev, Carole Faucher. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mebtoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identity, History and Transnationality in Central Asia: The Mountain Communities of Pamir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2020</w:t>
+              <w:t xml:space="preserve">Humanistic Futures of Learning: Perspectives from UNESCO Chairs and UNITWIN Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496730v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narratives of Schooling during the Tajik Civil War (1992-1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dilshad Ashraf; Mir Afzal Tajik; Sarfaroz Niyozov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational policies in Pakistan, Afghanistan, and Tajikistan : Contested terrain in the twenty-first century.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexington Books, 2017, 9781498505338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contesting boundaries in the Riau Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H.G.C. Schulte Nordholt, Gerry van Klinken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renegotiating Boundaries: Local Politics in Post-Suharto Indonesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.443-457, 2007, 9789004260436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004260436_020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional autonomy, Malayness and power hierarchy in the Riau Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maribeth Erb; Carole Faucher; Priyambudi Sulistiyanto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regionalism in Post-Suharto Indonesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2005, 9780203698723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As the Wind Blows and Dew Came Down: Ghost Stories and Collective Memory in Singapore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ryan Bishop; John Phillips; Wei-Wei Yeo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Description: Singapore Space Historicity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2004, 9780203643228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2672,51 +2750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025939v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hern&#225;ndez-Torrano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Tynybayeva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-020-09793-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohenmiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brown Hajdukova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1743727X.2017.1310834" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopez-Cevalloos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khaly Mbojd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lahournat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Bouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nassif-Gouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boivin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Puleoto Fernandes da Rocha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ivassenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Mclellan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venka Simovska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95205-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagikhudo Dagiev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Torres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Winter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95205-1_9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ca&#241;izares" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95205-1_11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004260436_020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025939v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.06.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hern&#225;ndez-Torrano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Tynybayeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-020-09793-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohenmiller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brown Hajdukova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1743727X.2017.1310834" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopez-Cevalloos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khaly Mbojd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lahournat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Bouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nassif-Gouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boivin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Puleoto Fernandes da Rocha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ivassenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Mclellan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venka Simovska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95205-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagikhudo Dagiev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Winter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95205-1_9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ca&#241;izares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95205-1_11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004260436_020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>