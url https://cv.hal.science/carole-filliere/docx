--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1615,186 +1615,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à Los discursos de la ciencia y de la literatura en España (1875-1906)</w:t>
+                <w:t xml:space="preserve">Clarín, Urbano González Serrano y la psicología fin de siglo: apuntes en torno a la formación y a la estética de un explorador del continente íntimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Carole Fillière, Solange Hibbs-Lissorgues. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Fillière y Solange Hibbs (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los discursos de la ciencia y de la literatura en España (1875-1906)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editorial Academia del Hispanismo, 2015, 978-84-16187-29-4</w:t>
+              <w:t xml:space="preserve">, p. 71-93, 2015, 8416187290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982409v1</w:t>
+                <w:t xml:space="preserve">hal-04974846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarín, Urbano González Serrano y la psicología fin de siglo: apuntes en torno a la formación y a la estética de un explorador del continente íntimo</w:t>
+                <w:t xml:space="preserve">Introduction à Los discursos de la ciencia y de la literatura en España (1875-1906)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Carole Fillière y Solange Hibbs (eds.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hibbs-Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Fillière, Solange Hibbs-Lissorgues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los discursos de la ciencia y de la literatura en España (1875-1906)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 71-93, 2015, 8416187290</w:t>
+              <w:t xml:space="preserve">, Editorial Academia del Hispanismo, 2015, 978-84-16187-29-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974846v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Alas Clarín et Jean-Marie Guyau : histoire d’une affinité élective</w:t>
               </w:r>
@@ -1920,319 +1920,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au travers des connaissances, le voyage spiralé clarinien</w:t>
+                <w:t xml:space="preserve">Pityusa (1907) o la experimentación modernista de José María Llanas Aguilaniedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Solange Hibbs-Lissorgues et Jacques Ballesté (éd.). </w:t>
+              <w:t xml:space="preserve">Francisco Aroca et Elisabeth Delrue (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le voyage comme source de connaissance et d’utopies au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 53-80, 2013, 9782872829552</w:t>
+              <w:t xml:space="preserve">Représentations de la réalité en prose et en poésie hispaniques (1906-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 53-80, 2013, 978-2-35260-092-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974896v1</w:t>
+                <w:t xml:space="preserve">hal-04974886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pityusa (1907) o la experimentación modernista de José María Llanas Aguilaniedo</w:t>
+                <w:t xml:space="preserve">Au travers des connaissances, le voyage spiralé clarinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francisco Aroca et Elisabeth Delrue (éds.). </w:t>
+              <w:t xml:space="preserve">Solange Hibbs-Lissorgues et Jacques Ballesté (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations de la réalité en prose et en poésie hispaniques (1906-2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 53-80, 2013, 978-2-35260-092-3</w:t>
+              <w:t xml:space="preserve">Le voyage comme source de connaissance et d’utopies au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 53-80, 2013, 9782872829552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974886v1</w:t>
+                <w:t xml:space="preserve">hal-04974896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art du lien et de la mémoire au travers des emprunts clariniens</w:t>
+                <w:t xml:space="preserve">Le jeu ironique et la poétisation du lieu commun chez Leopoldo Alas Clarín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Salomé Foen et Laurie-anne Laget (éds.). </w:t>
+              <w:t xml:space="preserve">Carole Fillière et Laurie-anne Laget (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux sources de la création artistiques : pastiche, citation et variations autour de l’emprunt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Les relations esthétiques entre ironie et humour en Espagne aux XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 73-89, 2011, 9788496820586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974916v1</w:t>
+                <w:t xml:space="preserve">hal-04974908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu ironique et la poétisation du lieu commun chez Leopoldo Alas Clarín</w:t>
+                <w:t xml:space="preserve">L’art du lien et de la mémoire au travers des emprunts clariniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carole Fillière et Laurie-anne Laget (éds.). </w:t>
+              <w:t xml:space="preserve">Salomé Foen et Laurie-anne Laget (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les relations esthétiques entre ironie et humour en Espagne aux XIXe et XXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 73-89, 2011, 9788496820586</w:t>
+              <w:t xml:space="preserve">Aux sources de la création artistiques : pastiche, citation et variations autour de l’emprunt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974908v1</w:t>
+                <w:t xml:space="preserve">hal-04974916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à Les relations esthétiques entre ironie et humour en Espagne aux XIXe et XXe siècles</w:t>
               </w:r>
@@ -2640,51 +2640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982394v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Carandell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Guellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Touboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gomez Garcia Plata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Foehn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.4227" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Tolivar Alas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22429/Euc2019.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hibbs-Lissorgues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Laget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982394v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Carandell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Guellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Touboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gomez Garcia Plata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Foehn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.4227" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Tolivar Alas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22429/Euc2019.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hibbs-Lissorgues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Laget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>