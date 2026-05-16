--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -402,165 +402,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogisme et retraduction des poèmes en prose de Federico García Lorca</w:t>
+                <w:t xml:space="preserve">Une introduction et quatre traductions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crisol Série numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dialogues et dialogismes dans les littératures des mondes hispaniques (23)</w:t>
+              <w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982007v1</w:t>
+                <w:t xml:space="preserve">hal-04982398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une introduction et quatre traductions</w:t>
+                <w:t xml:space="preserve">Dialogisme et retraduction des poèmes en prose de Federico García Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10</w:t>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dialogues et dialogismes dans les littératures des mondes hispaniques (23)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982398v1</w:t>
+                <w:t xml:space="preserve">hal-04982007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du romance au romancé : la transformation de l’épopée de la guerre civile espagnole dans la traduction d’urgence (décembre 1936 - février 1937)</w:t>
               </w:r>
@@ -1615,186 +1615,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarín, Urbano González Serrano y la psicología fin de siglo: apuntes en torno a la formación y a la estética de un explorador del continente íntimo</w:t>
+                <w:t xml:space="preserve">Introduction à Los discursos de la ciencia y de la literatura en España (1875-1906)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Carole Fillière y Solange Hibbs (eds.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hibbs-Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Fillière, Solange Hibbs-Lissorgues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los discursos de la ciencia y de la literatura en España (1875-1906)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 71-93, 2015, 8416187290</w:t>
+              <w:t xml:space="preserve">, Editorial Academia del Hispanismo, 2015, 978-84-16187-29-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974846v1</w:t>
+                <w:t xml:space="preserve">hal-04982409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à Los discursos de la ciencia y de la literatura en España (1875-1906)</w:t>
+                <w:t xml:space="preserve">Clarín, Urbano González Serrano y la psicología fin de siglo: apuntes en torno a la formación y a la estética de un explorador del continente íntimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Carole Fillière, Solange Hibbs-Lissorgues. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Fillière y Solange Hibbs (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los discursos de la ciencia y de la literatura en España (1875-1906)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editorial Academia del Hispanismo, 2015, 978-84-16187-29-4</w:t>
+              <w:t xml:space="preserve">, p. 71-93, 2015, 8416187290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982409v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Alas Clarín et Jean-Marie Guyau : histoire d’une affinité élective</w:t>
               </w:r>
@@ -1920,319 +1920,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pityusa (1907) o la experimentación modernista de José María Llanas Aguilaniedo</w:t>
+                <w:t xml:space="preserve">Au travers des connaissances, le voyage spiralé clarinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francisco Aroca et Elisabeth Delrue (éds.). </w:t>
+              <w:t xml:space="preserve">Solange Hibbs-Lissorgues et Jacques Ballesté (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations de la réalité en prose et en poésie hispaniques (1906-2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 53-80, 2013, 978-2-35260-092-3</w:t>
+              <w:t xml:space="preserve">Le voyage comme source de connaissance et d’utopies au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 53-80, 2013, 9782872829552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974886v1</w:t>
+                <w:t xml:space="preserve">hal-04974896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au travers des connaissances, le voyage spiralé clarinien</w:t>
+                <w:t xml:space="preserve">Pityusa (1907) o la experimentación modernista de José María Llanas Aguilaniedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Solange Hibbs-Lissorgues et Jacques Ballesté (éd.). </w:t>
+              <w:t xml:space="preserve">Francisco Aroca et Elisabeth Delrue (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le voyage comme source de connaissance et d’utopies au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 53-80, 2013, 9782872829552</w:t>
+              <w:t xml:space="preserve">Représentations de la réalité en prose et en poésie hispaniques (1906-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 53-80, 2013, 978-2-35260-092-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974896v1</w:t>
+                <w:t xml:space="preserve">hal-04974886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu ironique et la poétisation du lieu commun chez Leopoldo Alas Clarín</w:t>
+                <w:t xml:space="preserve">L’art du lien et de la mémoire au travers des emprunts clariniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carole Fillière et Laurie-anne Laget (éds.). </w:t>
+              <w:t xml:space="preserve">Salomé Foen et Laurie-anne Laget (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les relations esthétiques entre ironie et humour en Espagne aux XIXe et XXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 73-89, 2011, 9788496820586</w:t>
+              <w:t xml:space="preserve">Aux sources de la création artistiques : pastiche, citation et variations autour de l’emprunt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974908v1</w:t>
+                <w:t xml:space="preserve">hal-04974916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art du lien et de la mémoire au travers des emprunts clariniens</w:t>
+                <w:t xml:space="preserve">Le jeu ironique et la poétisation du lieu commun chez Leopoldo Alas Clarín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Salomé Foen et Laurie-anne Laget (éds.). </w:t>
+              <w:t xml:space="preserve">Carole Fillière et Laurie-anne Laget (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux sources de la création artistiques : pastiche, citation et variations autour de l’emprunt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Les relations esthétiques entre ironie et humour en Espagne aux XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 73-89, 2011, 9788496820586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974916v1</w:t>
+                <w:t xml:space="preserve">hal-04974908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à Les relations esthétiques entre ironie et humour en Espagne aux XIXe et XXe siècles</w:t>
               </w:r>
@@ -2640,51 +2640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982394v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Carandell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Guellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Touboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gomez Garcia Plata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Foehn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.4227" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Tolivar Alas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22429/Euc2019.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hibbs-Lissorgues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Laget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982394v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Carandell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Guellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Touboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gomez Garcia Plata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Foehn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/hc.4227" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Tolivar Alas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22429/Euc2019.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hibbs-Lissorgues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Laget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>