--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -214,238 +214,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles.</w:t>
+                <w:t xml:space="preserve">L'Art préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fritz</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">, pp.461, 2025, 9782757709962</w:t>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.128, 2025, Que sais-je, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063069v1</w:t>
+                <w:t xml:space="preserve">hal-04719011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Art préhistorique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUF</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.128, 2025, Que sais-je, 9782715421431</w:t>
+                <w:t xml:space="preserve">Editions du Patrimoine. Centre des monuments nationaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.461, 2025, 9782757709962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719011v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Citadelles et Mazenod, 1, pp.208, 2024, Coups de COEUR, 9782386110238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -463,51 +463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chauvet Cave. Humanity's first great masterpiece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Citadelles et Mazenod, 1, pp.208, 2024, Coups Coeur, 978-2-38611-023-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -669,51 +669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -774,51 +774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of art in prehistory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -862,90 +862,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barbaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -989,51 +989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art rupestre et communication. Espaces symboliques, territoires culturels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvet G., Fritz C. Préhistoire art et sociétés, LVIII-2008, pp.196, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1051,64 +1051,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire secret des Bisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1287,51 +1287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gravure dans l'art mobilier magdalénien. Du geste à la représentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme. Documents d'Archéologie Française, 75, 1999, 978-2-7351-2624-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.45325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1515,64 +1515,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conque de Marsoulas. Quand la trompe marine résonnait dans la grotte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 417, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1597,64 +1597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art paléolithique, entre nature et culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 417, pp.28 - 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1692,64 +1692,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics in Music Archaeology: Re-Sounding the Marsoulas Conch and Its Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam A Kolar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Acoustics Today, 18 (2), pp.52-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1917,64 +1917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of the sound produced by the oldest upper paleolithic seashell horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,51 +2051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art paléolithique en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 403, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2248,334 +2248,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Still no archaeological evidence that Neanderthals created Iberian cave art</w:t>
+                <w:t xml:space="preserve">Le géoweb et la cartographie collaborative au service de l'étude de la grotte Chauvet-Pont d'Arc (Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randall White</w:t>
+                <w:t xml:space="preserve">Laura Louman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Bosinski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102640⟩</w:t>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.48-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/techne.7721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365692v1</w:t>
+                <w:t xml:space="preserve">hal-03313880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le géoweb et la cartographie collaborative au service de l'étude de la grotte Chauvet-Pont d'Arc (Ardèche)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Still no archaeological evidence that Neanderthals created Iberian cave art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Bosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Louman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Desponds</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margaret Conkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50, pp.48-57. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.102640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/techne.7721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313880v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unas fechas antiguas no hacen une nueva arqueología: la necesitad de integar métodos arquemétricos y arqueológicos en los estudios de arte rupestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Bosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,64 +2669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (362), pp.320 - 333. </w:t>
@@ -2777,77 +2777,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium-thorium dating method and palaeolithic rock art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Conkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garate Maidagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2910,64 +2910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle statuette féminine provenant des grottes de Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Magail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2999,174 +2999,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Paleolithic cave art: The example of Marsoulas Cave (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reflections on the Identities and Roles of the Artists in European Paleolithic Societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Willis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
+                <w:t xml:space="preserve">Margaret W. Conkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.910-916. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.1307-1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10816-015-9265-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964299v1</w:t>
+                <w:t xml:space="preserve">hal-02616519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Chauvet livre encore des secrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.81-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3319,131 +3319,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01730847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the Identities and Roles of the Artists in European Paleolithic Societies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reconstructing Paleolithic cave art: The example of Marsoulas Cave (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret W. Conkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.1307-1332. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.910-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10816-015-9265-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616519v1</w:t>
+                <w:t xml:space="preserve">hal-02964299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-precision chronological model for the decorated Upper Paleolithic cave of Chauvet-Pont d’Arc, Ardèche, France</w:t>
               </w:r>
@@ -3602,51 +3602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dachary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3706,90 +3706,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium-series dating of carbonate formations overlying Paleolithic art: interest and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret W. Conkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (2), pp.211-224. </w:t>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dachary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,64 +3957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hidden Meaning of Forms: Methods of Recording Paleolithic Parietal Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (1), pp.48-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4237,51 +4237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, p.55-58</w:t>
@@ -4310,64 +4310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dessins noirs de la grotte Chauvet-pont-d'Arc : essai sur leur originalité dans le site et leur place dans l'art arignacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, tome 102 (n°1), pp.159 - 171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4392,51 +4392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art mobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4477,290 +4477,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contours découpés de têtes de chevaux et leur contribution à la connaissance du Magdalénien moyen.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du geste à l'objet : les contours découpés de Labastide. Résultats préliminaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Buisson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, t. 28, pp.99-128</w:t>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, La science au service de l'art et des civilisations., pp.63-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964929v1</w:t>
+                <w:t xml:space="preserve">hal-02964921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du geste à l'objet : les contours découpés de Labastide. Résultats préliminaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les contours découpés de têtes de chevaux et leur contribution à la connaissance du Magdalénien moyen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Simonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Sauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, La science au service de l'art et des civilisations., pp.63-77</w:t>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, t. 28, pp.99-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964921v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gravure sur os au Magdalénien : étude microscopique d'une côte de la grotte de La Vache (commune d'Alliat, Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4833,557 +4833,557 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et techniques de l'art pariétal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baffier</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.365-397, 2025, 9782757709962</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières sallles. Dir. JM. Geneste, C. Fritz, V.Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.315-321, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063376v1</w:t>
+                <w:t xml:space="preserve">hal-05063337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés : la relation entre faune et bestiaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La galerie des Panneaux rouges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gély</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.399-415, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, la grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.211-313, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063387v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Seuil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Regards croisés : la relation entre faune et bestiaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières sallles. Dir. JM. Geneste, C. Fritz, V.Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.315-321, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.399-415, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063337v1</w:t>
+                <w:t xml:space="preserve">hal-05063387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La galerie des Panneaux rouges.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formes et techniques de l'art pariétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, la grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.211-313, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.365-397, 2025, 9782757709962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063076v1</w:t>
+                <w:t xml:space="preserve">hal-05063376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie de l'Entrée et la salle des Bauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5464,64 +5464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie du Cactus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,64 +5589,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter les compositions pariétales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.417-419, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5671,64 +5671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités humaines dans le contexte des oeuvres pariétales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5928,229 +5928,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'Art Paléolithique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La grotte de Marsoulas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art Préhistorique de l'Atlantique à la Méditerranée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance et Picard, pp.34-43, 2023, 978-2-330-18036-2</w:t>
+              <w:t xml:space="preserve">L'art de la préhistoire de l'Atlantique à la Méditérrannée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance et Picard, pp.210_213, 2023, 978-2-330-18036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216114v1</w:t>
+                <w:t xml:space="preserve">hal-04216127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Marsoulas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Qu'est-ce que l'Art Paléolithique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art de la préhistoire de l'Atlantique à la Méditérrannée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance et Picard, pp.210_213, 2023, 978-2-330-18036-2</w:t>
+              <w:t xml:space="preserve">L'art Préhistorique de l'Atlantique à la Méditerranée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance et Picard, pp.34-43, 2023, 978-2-330-18036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216127v1</w:t>
+                <w:t xml:space="preserve">hal-04216114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtres et apprentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Rivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6192,64 +6192,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Art Paléolithique entre Nature et culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art de la préhistoire de l'Atlantique à la Méditerrannée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance et Picard, pp.86-95, 2023, 978-2-330-18036-2</w:t>
@@ -6278,51 +6278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les premières images de l'humanité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun, (Dir. Alexandre Gefen)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.336-339, 2023, Les savoirs des Sciences Humaines et Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6347,77 +6347,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grotte du Mas d'Azil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art préhistorique de l'Atlantique à la Méditerranée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance et Picard, pp.170-173, 2023</w:t>
@@ -6446,64 +6446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cristal en préhistoire : symbole ou objet de curiosité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Bardiés-Fronty et Stéphane Pennec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage dans le Cristal.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réunion des Musées Nationaux. Grand Palais. Musée de Cluny., 2023, 978-2-7118-7976-2</w:t>
@@ -6532,51 +6532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologie de l'art préhistorique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséeum d'Histoire Naturelle, pp.130-131, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6601,90 +6601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bison and Aurochs, Emblematic Figures of the Upper Paleolithic in Southwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cattle and People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lockwood Press, pp.183-202, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6712,234 +6712,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 14. Salle Hillaire (Partie sud)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Carte 14 Salle Hillaire (partie sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
+              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.253-258, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032445v1</w:t>
+                <w:t xml:space="preserve">hal-03022073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte 12. Galerie des Panneaux Rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6952,239 +6930,261 @@
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.234-239, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 14 Salle Hillaire (partie sud)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Carte 14. Salle Hillaire (Partie sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
+              <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-254, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.50040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022073v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques of Paleolithic Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Global Archaeology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7231,77 +7231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte 15. Salle Hillaire (partie Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7314,51 +7314,51 @@
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des SCiences de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.258-263, 2020, Monographie de la Grotte Chauvet-Pont-d'Arc, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7373,51 +7373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte 11. Galerie du Cactus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7456,51 +7456,51 @@
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.228-233, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7515,51 +7515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lion des caverne sous le regard des artistes de la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Lions et des Hommes. Mythes félins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7597,51 +7597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Lions et des Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7679,51 +7679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et... dans l'obscurité d'une caverne, un Homme se mit à dessiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le désordre du monde.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7774,77 +7774,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation des échanges symboliques au Paléolithique supérieur en France et dans le Nord de l'Espagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Fortea-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in C. Cretin, J-Chr Castels, O. Ferullo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une confrontation entre le modèle classique et les perceptions interdisciplinaires actuelles sur le thème des unités, continuités et discontinuités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acte de la XXVII session, Société Préhistorique De France, 2014, Congrès de la société préhistorique Française</w:t>
@@ -7886,64 +7886,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El arte paleolitico antiguo del norte de España en su contexto europeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in M. de la Rasilla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Javier Fortea Pérez, Universitatis Oventensis Magister (Estudios en homenaje)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Oviedo y mensula Ediciones, 2013</w:t>
@@ -7972,51 +7972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression narrative dans les arts rupestres : approches théoriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Lennsen-Erz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,51 +8226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Magdalénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de J. Clottes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France Préhistorique. Un essai d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.202 - 228, 2010</w:t>
@@ -8351,51 +8351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferrulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Méditerranée et d'ailleurs.. Mélanges offerts à Jean Guilaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEP, pp.159-172, 2009</w:t>
@@ -8592,51 +8592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caitelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8678,77 +8678,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art pariétal de la grotte de Gourdan (Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">118e Congrès National des Sociétés Historiques et Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.381-402, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8773,51 +8773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art mobilier paléolithique : valeur d'un instant, de la création à la destruction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9073,51 +9073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Horizons: Embracing heritage in an evolving world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAA, May 2025, Athènes, Greece</w:t>
@@ -9198,51 +9198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Brument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Trajectoires, Jun 2025, Paris, France</w:t>
@@ -9265,277 +9265,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
+                <w:t xml:space="preserve">Projet NéNuFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
+              <w:t xml:space="preserve">Les journées du consortium 3D pour les humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3DHN, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469351v2</w:t>
+                <w:t xml:space="preserve">hal-04908313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet NéNuFAR</w:t>
+                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du consortium 3D pour les humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C3DHN, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908313v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(R)-evolution in the implementation of photometric stereo - Application to archaeology</w:t>
               </w:r>
@@ -9560,64 +9560,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Cost 3D - Sensors, Algorithms, Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPRS, Dec 2024, Brescia, Italie, Italy. pp.289-294, </w:t>
@@ -9694,51 +9694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mietje Germonpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9832,51 +9832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
@@ -9957,51 +9957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS (JCDSHS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium 3D SHS, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10052,51 +10052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10173,64 +10173,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP XX World Congress: Exploring the world’s prehistory (UISPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP : Union Internationale des Sciences Préhistoriques et Protohistoriques, Sep 2023, Timisoara, Romania</w:t>
@@ -10253,269 +10253,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Digitization of Heritage: Photometric Stereo can Help</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS-International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926427v1</w:t>
+                <w:t xml:space="preserve">hal-03817170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">3D Digitization of Heritage: Photometric Stereo can Help</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS-International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Würzburg, Germany. pp.145-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817170v1</w:t>
+                <w:t xml:space="preserve">hal-03926427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of Photometry to the 3D-digitization of Heritage</w:t>
               </w:r>
@@ -10540,51 +10540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10657,51 +10657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10791,51 +10791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castaños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Jornades d’arqueozoologia del Museu de Prehistòria de Valencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Pineda del Mar, España</w:t>
@@ -10877,51 +10877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woolly mammoths (Mammuthus primigenius) in southern France during the Late Palaeolithic: a geo-chronological assessment based on the palaeontological, rock art and portable art records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11239,64 +11239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsoulas, une grotte ornée dans son contexte culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marsoulas, une grotte dans son contexte culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Liège, Belgique. pp.55 - 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11353,64 +11353,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsoulas, renaissance d'une grotte ornée, Editions Errance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11578,51 +11578,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une Anthropologie de l'Art Paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse - Jean Jaurès, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11640,51 +11640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une Anthropologie de l'Art paléolithique. Gestes, techniques, images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse - Jean Jaurès, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11734,64 +11734,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conque de Marsoulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxydes, Couleurs et métaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12130,51 +12130,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12248,64 +12248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12366,51 +12366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande d'autorisation triennale 2025-2027</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Code OA : 2215070, Ministère de la culture DRAC ARA. 2024, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12640,51 +12640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18981619"/>
+    <w:nsid w:val="70CA6596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12871,51 +12871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-fritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2407-0594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050448862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063069v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquedupatrimoine.fr/fr/product/3454-la-grotte-chauvet-pont-arc-art-et-archeologie-les-premieres-salles.html?r=3RTUXdWgqi0jAKObCFEbjrpNjuGUHfs9uyj9UqLYm9cvN4UncK5Qmd6tlKNutnD7dGRbSuRmwKJ0zGiqARcyaIw4xYfn5u0WcRyZ1QWyr7Q" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lart-prehistorique?v=25468" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallot-Frossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pin&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Geneste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/quaternary-international/vol/491/suppl/C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Boyd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/l-art-et-les-grandes-civilisations/430-lart-de-la-prehistoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45325" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam A Kolar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/AT.2022.18.2.52" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kasarherou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09484-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Conkey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102640" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Louman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Conkey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate Maidagan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GMN5XVL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Willis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soubrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gower" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Richards" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Llamas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W. Conkey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-015-9265-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523158113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14395" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2624" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-007-9027-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TLFJ9CT1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferrulo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2342" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kandel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9671" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063391v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216127v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213131v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2n37kdx.20" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032434v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100129280" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983630v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-30018-0_1262" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30018-0_1262" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Albums-Beaux-Livres/Des-lions-et-des-hommes#" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/le-desordre-du-monde/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fortea-P&#233;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964863v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Lennsen-Erz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bott" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caitelain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964127v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Valentin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Abel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Chafe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0546" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05063536v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03269490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213118v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-fritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2407-0594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050448862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lart-prehistorique?v=25468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquedupatrimoine.fr/fr/product/3454-la-grotte-chauvet-pont-arc-art-et-archeologie-les-premieres-salles.html?r=3RTUXdWgqi0jAKObCFEbjrpNjuGUHfs9uyj9UqLYm9cvN4UncK5Qmd6tlKNutnD7dGRbSuRmwKJ0zGiqARcyaIw4xYfn5u0WcRyZ1QWyr7Q" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallot-Frossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pin&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Geneste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/quaternary-international/vol/491/suppl/C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Boyd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/l-art-et-les-grandes-civilisations/430-lart-de-la-prehistoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45325" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam A Kolar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/AT.2022.18.2.52" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kasarherou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09484-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Louman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7721" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosinski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Conkey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102640" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Conkey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate Maidagan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GMN5XVL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W. Conkey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-015-9265-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soubrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gower" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Richards" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Llamas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Willis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523158113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14395" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2624" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-007-9027-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TLFJ9CT1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferrulo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2342" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buisson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kandel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9671" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063337v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063391v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213131v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2n37kdx.20" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100129280" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983630v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-30018-0_1262" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30018-0_1262" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Albums-Beaux-Livres/Des-lions-et-des-hommes#" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/le-desordre-du-monde/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fortea-P&#233;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964863v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Lennsen-Erz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bott" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caitelain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964127v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Valentin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Abel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Chafe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0546" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05063536v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03269490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213118v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>