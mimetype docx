--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2248,334 +2248,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le géoweb et la cartographie collaborative au service de l'étude de la grotte Chauvet-Pont d'Arc (Ardèche)</w:t>
+                <w:t xml:space="preserve">Still no archaeological evidence that Neanderthals created Iberian cave art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Louman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+                <w:t xml:space="preserve">Randall White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Desponds</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerhard Bosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Conkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/techne.7721⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.102640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313880v1</w:t>
+                <w:t xml:space="preserve">hal-02365692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Still no archaeological evidence that Neanderthals created Iberian cave art</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le géoweb et la cartographie collaborative au service de l'étude de la grotte Chauvet-Pont d'Arc (Ardèche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Clottes</w:t>
+                <w:t xml:space="preserve">Laura Louman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Conkey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 144, pp.102640. </w:t>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.48-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/techne.7721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365692v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unas fechas antiguas no hacen une nueva arqueología: la necesitad de integar métodos arquemétricos y arqueológicos en los estudios de arte rupestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Bosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2758,372 +2758,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium-thorium dating method and palaeolithic rock art</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle statuette féminine provenant des grottes de Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Garate Maidagan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Magail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.99-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931921v1</w:t>
+                <w:t xml:space="preserve">hal-02368146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle statuette féminine provenant des grottes de Grimaldi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uranium-thorium dating method and palaeolithic rock art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Sauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Conkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garate Maidagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432 (part B), pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.03.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368146v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the Identities and Roles of the Artists in European Paleolithic Societies</w:t>
+                <w:t xml:space="preserve">Reconstructing Paleolithic cave art: The example of Marsoulas Cave (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret W. Conkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.1307-1332. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.910-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10816-015-9265-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616519v1</w:t>
+                <w:t xml:space="preserve">hal-02964299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Chauvet livre encore des secrets</w:t>
               </w:r>
@@ -3319,131 +3319,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01730847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Paleolithic cave art: The example of Marsoulas Cave (France)</w:t>
+                <w:t xml:space="preserve">Reflections on the Identities and Roles of the Artists in European Paleolithic Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Willis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
+                <w:t xml:space="preserve">Margaret W. Conkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.910-916. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.1307-1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10816-015-9265-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964299v1</w:t>
+                <w:t xml:space="preserve">hal-02616519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-precision chronological model for the decorated Upper Paleolithic cave of Chauvet-Pont d’Arc, Ardèche, France</w:t>
               </w:r>
@@ -3706,64 +3706,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium-series dating of carbonate formations overlying Paleolithic art: interest and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret W. Conkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, p.55-58</w:t>
@@ -4833,984 +4833,984 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Seuil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gély</w:t>
+                <w:t xml:space="preserve">Interpréter les compositions pariétales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières sallles. Dir. JM. Geneste, C. Fritz, V.Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.315-321, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.417-419, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063337v1</w:t>
+                <w:t xml:space="preserve">hal-05063391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La galerie des Panneaux rouges.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
+                <w:t xml:space="preserve">Les activités humaines dans le contexte des oeuvres pariétales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Azéma</w:t>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, la grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.211-313, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.347-363, 2025, 9782757709962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063076v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés : la relation entre faune et bestiaire.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Le Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.399-415, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières sallles. Dir. JM. Geneste, C. Fritz, V.Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.315-321, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063387v1</w:t>
+                <w:t xml:space="preserve">hal-05063337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et techniques de l'art pariétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La galerie des Panneaux rouges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baffier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.365-397, 2025, 9782757709962</w:t>
+              <w:t xml:space="preserve">In, la grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.211-313, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063376v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La galerie de l'Entrée et la salle des Bauges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Regards croisés : la relation entre faune et bestiaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir JM Geneste, C Fritz, V Feruglio, G.Tosello</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.135 - 162, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.399-415, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063071v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La galerie du Cactus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formes et techniques de l'art pariétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.162-207, 2025, 9782757709962</w:t>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.365-397, 2025, 9782757709962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063073v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter les compositions pariétales.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La galerie de l'Entrée et la salle des Bauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.417-419, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir JM Geneste, C Fritz, V Feruglio, G.Tosello</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.135 - 162, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063391v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités humaines dans le contexte des oeuvres pariétales.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Clottes</w:t>
+                <w:t xml:space="preserve">La galerie du Cactus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.347-363, 2025, 9782757709962</w:t>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.162-207, 2025, 9782757709962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063355v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité de mettre en relief la statuaire néolithique du Rouergue par les techniques photographiques de reconstruction 3D</w:t>
               </w:r>
@@ -5928,694 +5928,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Marsoulas.</w:t>
+                <w:t xml:space="preserve">Pour une anthropologie de l'art préhistorique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art de la préhistoire de l'Atlantique à la Méditérrannée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance et Picard, pp.210_213, 2023, 978-2-330-18036-2</w:t>
+              <w:t xml:space="preserve">Arts et préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséeum d'Histoire Naturelle, pp.130-131, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216127v1</w:t>
+                <w:t xml:space="preserve">hal-04213131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'Art Paléolithique ?</w:t>
+                <w:t xml:space="preserve">La grotte de Marsoulas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art Préhistorique de l'Atlantique à la Méditerranée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance et Picard, pp.34-43, 2023, 978-2-330-18036-2</w:t>
+              <w:t xml:space="preserve">L'art de la préhistoire de l'Atlantique à la Méditérrannée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance et Picard, pp.210_213, 2023, 978-2-330-18036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216114v1</w:t>
+                <w:t xml:space="preserve">hal-04216127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtres et apprentis</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que l'Art Paléolithique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivia Rivero</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art dde la préhistoire de l'Atlantique à la Méditerrannée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance et Picard; Dir. V. Mistrot, pp.136 - 139, 2023</w:t>
+              <w:t xml:space="preserve">L'art Préhistorique de l'Atlantique à la Méditerranée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance et Picard, pp.34-43, 2023, 978-2-330-18036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216122v1</w:t>
+                <w:t xml:space="preserve">hal-04216114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Art Paléolithique entre Nature et culture</w:t>
+                <w:t xml:space="preserve">Maîtres et apprentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art de la préhistoire de l'Atlantique à la Méditerrannée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance et Picard, pp.86-95, 2023, 978-2-330-18036-2</w:t>
+              <w:t xml:space="preserve">L'art dde la préhistoire de l'Atlantique à la Méditerrannée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance et Picard; Dir. V. Mistrot, pp.136 - 139, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216118v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les premières images de l'humanité.</w:t>
+                <w:t xml:space="preserve">L'Art Paléolithique entre Nature et culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde commun, (Dir. Alexandre Gefen)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.336-339, 2023, Les savoirs des Sciences Humaines et Sociales</w:t>
+              <w:t xml:space="preserve">L'art de la préhistoire de l'Atlantique à la Méditerrannée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance et Picard, pp.86-95, 2023, 978-2-330-18036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213178v1</w:t>
+                <w:t xml:space="preserve">hal-04216118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grotte du Mas d'Azil</w:t>
+                <w:t xml:space="preserve">les premières images de l'humanité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art préhistorique de l'Atlantique à la Méditerranée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance et Picard, pp.170-173, 2023</w:t>
+              <w:t xml:space="preserve">Un monde commun, (Dir. Alexandre Gefen)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.336-339, 2023, Les savoirs des Sciences Humaines et Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205557v1</w:t>
+                <w:t xml:space="preserve">hal-04213178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cristal en préhistoire : symbole ou objet de curiosité.</w:t>
+                <w:t xml:space="preserve">La Grotte du Mas d'Azil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Bardiés-Fronty et Stéphane Pennec. </w:t>
+              <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyage dans le Cristal.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réunion des Musées Nationaux. Grand Palais. Musée de Cluny., 2023, 978-2-7118-7976-2</w:t>
+              <w:t xml:space="preserve">L'art préhistorique de l'Atlantique à la Méditerranée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance et Picard, pp.170-173, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220925v1</w:t>
+                <w:t xml:space="preserve">hal-04205557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une anthropologie de l'art préhistorique.</w:t>
+                <w:t xml:space="preserve">Le Cristal en préhistoire : symbole ou objet de curiosité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bardiés-Fronty et Stéphane Pennec. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséeum d'Histoire Naturelle, pp.130-131, 2023</w:t>
+              <w:t xml:space="preserve">Voyage dans le Cristal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion des Musées Nationaux. Grand Palais. Musée de Cluny., 2023, 978-2-7118-7976-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213131v1</w:t>
+                <w:t xml:space="preserve">hal-04220925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bison and Aurochs, Emblematic Figures of the Upper Paleolithic in Southwestern Europe</w:t>
               </w:r>
@@ -6712,328 +6712,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 14 Salle Hillaire (partie sud)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Carte 15. Salle Hillaire (partie Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
+              <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.253-258, 2020</w:t>
+              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des SCiences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.258-263, 2020, Monographie de la Grotte Chauvet-Pont-d'Arc, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022073v1</w:t>
+                <w:t xml:space="preserve">hal-03032452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 12. Galerie des Panneaux Rouges</w:t>
+                <w:t xml:space="preserve">Carte 11. Galerie du Cactus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Clottes</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.234-239, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">, pp.228-233, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032434v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte 14. Salle Hillaire (Partie sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7072,628 +7085,615 @@
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-254, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.50040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques of Paleolithic Art</w:t>
+                <w:t xml:space="preserve">Carte 12. Galerie des Panneaux Rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Global Archaeology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.234-239, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983630v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 15. Salle Hillaire (partie Nord)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carte 14 Salle Hillaire (partie sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
+              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.258-263, 2020, Monographie de la Grotte Chauvet-Pont-d'Arc, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.253-258, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032452v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 11. Galerie du Cactus</w:t>
+                <w:t xml:space="preserve">Techniques of Paleolithic Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Global Archaeology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Encyclopedia of Global Archaeology., online 978-3-030-30018-0 print 978-3-030-30016-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30018-0_1262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032428v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lion des caverne sous le regard des artistes de la préhistoire</w:t>
+                <w:t xml:space="preserve">L'homme Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Lions et des Hommes. Mythes félins</w:t>
+              <w:t xml:space="preserve">Des Lions et des Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.22-26, 2019, 9782072838521</w:t>
+              <w:t xml:space="preserve">, pp.34-36, 2019, 9782072838521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964150v1</w:t>
+                <w:t xml:space="preserve">hal-02964146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme Lion</w:t>
+                <w:t xml:space="preserve">Le lion des caverne sous le regard des artistes de la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Lions et des Hommes</w:t>
+              <w:t xml:space="preserve">Des Lions et des Hommes. Mythes félins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.34-36, 2019, 9782072838521</w:t>
+              <w:t xml:space="preserve">, pp.22-26, 2019, 9782072838521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964146v1</w:t>
+                <w:t xml:space="preserve">hal-02964150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et... dans l'obscurité d'une caverne, un Homme se mit à dessiner</w:t>
               </w:r>
@@ -7867,251 +7867,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El arte paleolitico antiguo del norte de España en su contexto europeo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expression narrative dans les arts rupestres : approches théoriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Lennsen-Erz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barbaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther López-Montalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. Javier Fortea Pérez, Universitatis Oventensis Magister (Estudios en homenaje)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Oviedo y mensula Ediciones, 2013</w:t>
+              <w:t xml:space="preserve">Art rupestre. Des récits millénaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les docciers de l'Archéologie (358), Editions Faton, pp.38-45, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964863v1</w:t>
+                <w:t xml:space="preserve">hal-02964885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression narrative dans les arts rupestres : approches théoriques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El arte paleolitico antiguo del norte de España en su contexto europeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Sauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. de la Rasilla. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art rupestre. Des récits millénaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les docciers de l'Archéologie (358), Editions Faton, pp.38-45, 2013</w:t>
+              <w:t xml:space="preserve">F. Javier Fortea Pérez, Universitatis Oventensis Magister (Estudios en homenaje)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Oviedo y mensula Ediciones, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964885v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De 20 000 à 18 000 BP en Quercy : apports de la séquence du Cuzoul de Vers à la compréhension de l'évolution des comportements socio-économiques entre Solutréen récent et Badegoulien</w:t>
               </w:r>
@@ -8351,51 +8351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferrulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Méditerranée et d'ailleurs.. Mélanges offerts à Jean Guilaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEP, pp.159-172, 2009</w:t>
@@ -9265,277 +9265,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet NéNuFAR</w:t>
+                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvain Quéau</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du consortium 3D pour les humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C3DHN, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908313v1</w:t>
+                <w:t xml:space="preserve">hal-04469351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source Alicevision Meshroom</w:t>
+                <w:t xml:space="preserve">Projet NéNuFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coupry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées du Consortium 3D SHS, Lyon (JC3DSHS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France. pp.1--10</w:t>
+              <w:t xml:space="preserve">Les journées du consortium 3D pour les humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3DHN, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469351v2</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(R)-evolution in the implementation of photometric stereo - Application to archaeology</w:t>
               </w:r>
@@ -9560,51 +9560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coupry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9774,748 +9774,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches croisées sur les restitutions des occupations animales à la grotte Chauvet et sur les dynamiques biologiques d'une espèce disparue : l'ours des cavernes (Ursus spelaeus).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t>
+                <w:t xml:space="preserve">3D scanning for rock art studies: Chauvet-Pont d’Arc cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">UISPP XX World Congress: Exploring the world’s prehistory (UISPP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP : Union Internationale des Sciences Préhistoriques et Protohistoriques, Sep 2023, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207945v1</w:t>
+                <w:t xml:space="preserve">hal-04198591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source AliceVision Meshroom</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approches croisées sur les restitutions des occupations animales à la grotte Chauvet et sur les dynamiques biologiques d'une espèce disparue : l'ours des cavernes (Ursus spelaeus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS (JCDSHS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium 3D SHS, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIV Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301944v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Archaeoroom : numérisation du patrimoine archéologique et développement de la suite logicielle open-source AliceVision Meshroom</w:t>
+                <w:t xml:space="preserve">Intégration de la stéréophotométrie pour le patrimoine dans la suite logicielle open-source AliceVision Meshroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Imagerie scientifique et objet archéologique (CORPUS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Corpus; Université de Caen Normandie, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS (JCDSHS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium 3D SHS, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035153v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D scanning for rock art studies: Chauvet-Pont d’Arc cave</w:t>
+                <w:t xml:space="preserve">Projet Archaeoroom : numérisation du patrimoine archéologique et développement de la suite logicielle open-source AliceVision Meshroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UISPP XX World Congress: Exploring the world’s prehistory (UISPP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP : Union Internationale des Sciences Préhistoriques et Protohistoriques, Sep 2023, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">Colloque international Imagerie scientifique et objet archéologique (CORPUS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Corpus; Université de Caen Normandie, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198591v1</w:t>
+                <w:t xml:space="preserve">hal-04035153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+                <w:t xml:space="preserve">3D Digitization of Heritage: Photometric Stereo can Help</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS-International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Würzburg, Germany. pp.145-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817170v1</w:t>
+                <w:t xml:space="preserve">hal-03926427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Digitization of Heritage: Photometric Stereo can Help</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS-International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926427v1</w:t>
+                <w:t xml:space="preserve">hal-03817170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of Photometry to the 3D-digitization of Heritage</w:t>
               </w:r>
@@ -10553,51 +10553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.33-41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10670,51 +10670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du Consortium 3D pour les SHS (JC3DSHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium 3D SHS, Dec 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12124,263 +12124,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t>
+                <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t>
+              <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063611v1</w:t>
+                <w:t xml:space="preserve">hal-05450150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
+                <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sagory</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
+              <w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450150v1</w:t>
+                <w:t xml:space="preserve">hal-05063611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande d'autorisation triennale 2025-2027</w:t>
               </w:r>
@@ -12640,51 +12640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70CA6596"/>
+    <w:nsid w:val="2C62E34F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12871,51 +12871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-fritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2407-0594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050448862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lart-prehistorique?v=25468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquedupatrimoine.fr/fr/product/3454-la-grotte-chauvet-pont-arc-art-et-archeologie-les-premieres-salles.html?r=3RTUXdWgqi0jAKObCFEbjrpNjuGUHfs9uyj9UqLYm9cvN4UncK5Qmd6tlKNutnD7dGRbSuRmwKJ0zGiqARcyaIw4xYfn5u0WcRyZ1QWyr7Q" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallot-Frossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pin&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Geneste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/quaternary-international/vol/491/suppl/C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Boyd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/l-art-et-les-grandes-civilisations/430-lart-de-la-prehistoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45325" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam A Kolar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/AT.2022.18.2.52" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kasarherou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09484-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Louman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7721" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosinski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Conkey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102640" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Conkey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate Maidagan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GMN5XVL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W. Conkey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-015-9265-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soubrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gower" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Richards" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Llamas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Willis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523158113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14395" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2624" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-007-9027-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TLFJ9CT1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferrulo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2342" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buisson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kandel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9671" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063337v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063391v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213131v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2n37kdx.20" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100129280" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983630v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-30018-0_1262" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30018-0_1262" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Albums-Beaux-Livres/Des-lions-et-des-hommes#" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/le-desordre-du-monde/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fortea-P&#233;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964863v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Lennsen-Erz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bott" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caitelain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964127v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Valentin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Abel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Chafe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0546" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05063536v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03269490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213118v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-fritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2407-0594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050448862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lart-prehistorique?v=25468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquedupatrimoine.fr/fr/product/3454-la-grotte-chauvet-pont-arc-art-et-archeologie-les-premieres-salles.html?r=3RTUXdWgqi0jAKObCFEbjrpNjuGUHfs9uyj9UqLYm9cvN4UncK5Qmd6tlKNutnD7dGRbSuRmwKJ0zGiqARcyaIw4xYfn5u0WcRyZ1QWyr7Q" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallot-Frossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pin&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Geneste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/quaternary-international/vol/491/suppl/C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Boyd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/l-art-et-les-grandes-civilisations/430-lart-de-la-prehistoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45325" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam A Kolar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/AT.2022.18.2.52" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kasarherou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09484-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Conkey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102640" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Louman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Conkey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate Maidagan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GMN5XVL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Willis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soubrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gower" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Richards" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Llamas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W. Conkey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-015-9265-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523158113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14395" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2624" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-007-9027-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TLFJ9CT1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferrulo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2342" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buisson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kandel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9671" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213131v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216127v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216122v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205557v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2n37kdx.20" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032428v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100129280" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-30018-0_1262" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30018-0_1262" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964146v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Albums-Beaux-Livres/Des-lions-et-des-hommes#" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964150v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/le-desordre-du-monde/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fortea-P&#233;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Lennsen-Erz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bott" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caitelain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964127v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Valentin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Abel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Chafe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0546" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05063536v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03269490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213118v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>