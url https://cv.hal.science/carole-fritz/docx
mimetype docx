--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2248,334 +2248,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Still no archaeological evidence that Neanderthals created Iberian cave art</w:t>
+                <w:t xml:space="preserve">Le géoweb et la cartographie collaborative au service de l'étude de la grotte Chauvet-Pont d'Arc (Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randall White</w:t>
+                <w:t xml:space="preserve">Laura Louman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Bosinski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102640⟩</w:t>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.48-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/techne.7721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365692v1</w:t>
+                <w:t xml:space="preserve">hal-03313880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le géoweb et la cartographie collaborative au service de l'étude de la grotte Chauvet-Pont d'Arc (Ardèche)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Still no archaeological evidence that Neanderthals created Iberian cave art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Bosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Louman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Desponds</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margaret Conkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50, pp.48-57. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.102640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/techne.7721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313880v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unas fechas antiguas no hacen une nueva arqueología: la necesitad de integar métodos arquemétricos y arqueológicos en los estudios de arte rupestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Bosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,64 +2872,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium-thorium dating method and palaeolithic rock art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Conkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium-series dating of carbonate formations overlying Paleolithic art: interest and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret W. Conkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, p.55-58</w:t>
@@ -4477,234 +4477,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du geste à l'objet : les contours découpés de Labastide. Résultats préliminaires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les contours découpés de têtes de chevaux et leur contribution à la connaissance du Magdalénien moyen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Sauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, La science au service de l'art et des civilisations., pp.63-77</w:t>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, t. 28, pp.99-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964921v1</w:t>
+                <w:t xml:space="preserve">hal-02964929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contours découpés de têtes de chevaux et leur contribution à la connaissance du Magdalénien moyen.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du geste à l'objet : les contours découpés de Labastide. Résultats préliminaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Kandel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, t. 28, pp.99-128</w:t>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, La science au service de l'art et des civilisations., pp.63-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964929v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gravure sur os au Magdalénien : étude microscopique d'une côte de la grotte de La Vache (commune d'Alliat, Ariège)</w:t>
               </w:r>
@@ -5040,527 +5040,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Seuil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards croisés : la relation entre faune et bestiaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières sallles. Dir. JM. Geneste, C. Fritz, V.Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.315-321, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.399-415, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063337v1</w:t>
+                <w:t xml:space="preserve">hal-05063387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La galerie des Panneaux rouges.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formes et techniques de l'art pariétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, la grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.211-313, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.365-397, 2025, 9782757709962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063076v1</w:t>
+                <w:t xml:space="preserve">hal-05063376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés : la relation entre faune et bestiaire.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.399-415, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières sallles. Dir. JM. Geneste, C. Fritz, V.Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.315-321, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063387v1</w:t>
+                <w:t xml:space="preserve">hal-05063337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et techniques de l'art pariétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La galerie des Panneaux rouges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baffier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.365-397, 2025, 9782757709962</w:t>
+              <w:t xml:space="preserve">In, la grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.211-313, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063376v1</w:t>
+                <w:t xml:space="preserve">hal-05063076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie de l'Entrée et la salle des Bauges</w:t>
               </w:r>
@@ -5997,199 +5997,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Marsoulas.</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que l'Art Paléolithique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art de la préhistoire de l'Atlantique à la Méditérrannée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance et Picard, pp.210_213, 2023, 978-2-330-18036-2</w:t>
+              <w:t xml:space="preserve">L'art Préhistorique de l'Atlantique à la Méditerranée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance et Picard, pp.34-43, 2023, 978-2-330-18036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216127v1</w:t>
+                <w:t xml:space="preserve">hal-04216114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'Art Paléolithique ?</w:t>
+                <w:t xml:space="preserve">La grotte de Marsoulas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art Préhistorique de l'Atlantique à la Méditerranée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance et Picard, pp.34-43, 2023, 978-2-330-18036-2</w:t>
+              <w:t xml:space="preserve">L'art de la préhistoire de l'Atlantique à la Méditérrannée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance et Picard, pp.210_213, 2023, 978-2-330-18036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216114v1</w:t>
+                <w:t xml:space="preserve">hal-04216127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtres et apprentis</w:t>
               </w:r>
@@ -7147,298 +7147,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 12. Galerie des Panneaux Rouges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carte 14 Salle Hillaire (partie sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boche</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
+              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.234-239, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.253-258, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032434v1</w:t>
+                <w:t xml:space="preserve">hal-03022073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 14 Salle Hillaire (partie sud)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carte 12. Galerie des Panneaux Rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baffier</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
+              <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.253-258, 2020</w:t>
+              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.234-239, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022073v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques of Paleolithic Art</w:t>
               </w:r>
@@ -7509,191 +7509,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme Lion</w:t>
+                <w:t xml:space="preserve">Le lion des caverne sous le regard des artistes de la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Lions et des Hommes</w:t>
+              <w:t xml:space="preserve">Des Lions et des Hommes. Mythes félins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.34-36, 2019, 9782072838521</w:t>
+              <w:t xml:space="preserve">, pp.22-26, 2019, 9782072838521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964146v1</w:t>
+                <w:t xml:space="preserve">hal-02964150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lion des caverne sous le regard des artistes de la préhistoire</w:t>
+                <w:t xml:space="preserve">L'homme Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Lions et des Hommes. Mythes félins</w:t>
+              <w:t xml:space="preserve">Des Lions et des Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.22-26, 2019, 9782072838521</w:t>
+              <w:t xml:space="preserve">, pp.34-36, 2019, 9782072838521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964150v1</w:t>
+                <w:t xml:space="preserve">hal-02964146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et... dans l'obscurité d'une caverne, un Homme se mit à dessiner</w:t>
               </w:r>
@@ -7867,251 +7867,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression narrative dans les arts rupestres : approches théoriques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El arte paleolitico antiguo del norte de España en su contexto europeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Sauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. de la Rasilla. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art rupestre. Des récits millénaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les docciers de l'Archéologie (358), Editions Faton, pp.38-45, 2013</w:t>
+              <w:t xml:space="preserve">F. Javier Fortea Pérez, Universitatis Oventensis Magister (Estudios en homenaje)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Oviedo y mensula Ediciones, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964885v1</w:t>
+                <w:t xml:space="preserve">hal-02964863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El arte paleolitico antiguo del norte de España en su contexto europeo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expression narrative dans les arts rupestres : approches théoriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Lennsen-Erz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barbaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther López-Montalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. Javier Fortea Pérez, Universitatis Oventensis Magister (Estudios en homenaje)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Oviedo y mensula Ediciones, 2013</w:t>
+              <w:t xml:space="preserve">Art rupestre. Des récits millénaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les docciers de l'Archéologie (358), Editions Faton, pp.38-45, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964863v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De 20 000 à 18 000 BP en Quercy : apports de la séquence du Cuzoul de Vers à la compréhension de l'évolution des comportements socio-économiques entre Solutréen récent et Badegoulien</w:t>
               </w:r>
@@ -8351,51 +8351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferrulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Méditerranée et d'ailleurs.. Mélanges offerts à Jean Guilaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEP, pp.159-172, 2009</w:t>
@@ -12640,51 +12640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C62E34F"/>
+    <w:nsid w:val="4C35ECE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12871,51 +12871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-fritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2407-0594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050448862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lart-prehistorique?v=25468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquedupatrimoine.fr/fr/product/3454-la-grotte-chauvet-pont-arc-art-et-archeologie-les-premieres-salles.html?r=3RTUXdWgqi0jAKObCFEbjrpNjuGUHfs9uyj9UqLYm9cvN4UncK5Qmd6tlKNutnD7dGRbSuRmwKJ0zGiqARcyaIw4xYfn5u0WcRyZ1QWyr7Q" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallot-Frossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pin&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Geneste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/quaternary-international/vol/491/suppl/C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Boyd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/l-art-et-les-grandes-civilisations/430-lart-de-la-prehistoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45325" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam A Kolar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/AT.2022.18.2.52" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kasarherou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09484-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Conkey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102640" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Louman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Conkey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate Maidagan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GMN5XVL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Willis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soubrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gower" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Richards" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Llamas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W. Conkey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-015-9265-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523158113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14395" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2624" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-007-9027-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TLFJ9CT1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferrulo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2342" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buisson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kandel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9671" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213131v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216127v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216122v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205557v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2n37kdx.20" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032428v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100129280" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-30018-0_1262" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30018-0_1262" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964146v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Albums-Beaux-Livres/Des-lions-et-des-hommes#" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964150v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/le-desordre-du-monde/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fortea-P&#233;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Lennsen-Erz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bott" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caitelain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964127v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Valentin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Abel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Chafe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0546" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05063536v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03269490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213118v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-fritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2407-0594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050448862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lart-prehistorique?v=25468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquedupatrimoine.fr/fr/product/3454-la-grotte-chauvet-pont-arc-art-et-archeologie-les-premieres-salles.html?r=3RTUXdWgqi0jAKObCFEbjrpNjuGUHfs9uyj9UqLYm9cvN4UncK5Qmd6tlKNutnD7dGRbSuRmwKJ0zGiqARcyaIw4xYfn5u0WcRyZ1QWyr7Q" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04719003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallot-Frossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pin&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Geneste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/quaternary-international/vol/491/suppl/C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Boyd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/l-art-et-les-grandes-civilisations/430-lart-de-la-prehistoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45325" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;lou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam A Kolar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/AT.2022.18.2.52" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kasarherou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09484-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Louman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7721" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosinski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Conkey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102640" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W Conkey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate Maidagan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GMN5XVL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Willis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soubrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gower" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Richards" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Llamas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret W. Conkey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-015-9265-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523158113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14395" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2624" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-007-9027-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TLFJ9CT1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferrulo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2342" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kandel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9671" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063337v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/14-monographies-instrumentum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213131v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216127v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216122v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205557v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2n37kdx.20" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032428v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100129280" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-30018-0_1262" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30018-0_1262" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Albums-Beaux-Livres/Des-lions-et-des-hommes#" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/le-desordre-du-monde/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fortea-P&#233;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964863v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Lennsen-Erz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bott" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caitelain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964127v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Valentin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Abel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Chafe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chowning" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0546" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coupry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100595v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469351v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-289-2024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198591v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035153v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926427v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-145-2022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552464.3555683" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05063536v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03269490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213118v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>