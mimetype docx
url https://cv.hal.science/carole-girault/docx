--- v0 (2026-03-24)
+++ v1 (2026-05-13)
@@ -630,732 +630,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de la légalité des perquisitions administratives par le juge pénal : mission impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recevabilité du mémoire personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 04, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Supplément d'information nécessaire pour rechercher l'organe ou le représentant de la personne morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisine du tribunal correctionnel sur comparution immédiate : une exception chasse l'autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparution personnelle... sauf circonstances imprévisibles et insurmontables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05, pp.273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détention provisoire sur détention provisoire ne vaut... sauf circonstances nouvelles !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 06, pp.332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir de révision de la chambre de l'instruction face au témoin assisté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enregistrement audiovisuel des interrogatoires hors du « cabinet du juge d'instruction » : oui, mais !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand la loyauté dicte sa loi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 07 et 08, pp.362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle adresse pour la notification de la date d'audience devant la chambre de l'instruction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, pp.503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nul ne plaide par procureur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -1596,318 +1596,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'utilité du référé-détention...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nécessaire diligence de l'administration pénitentiaire en cas d'appel d'un mis en examen détenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 05, pp.280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forclusion, quand tu nous tiens !!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 07-08, pp.416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La convocation de l'avocat à une audience en rectification d'erreur matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 03, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconventionnalité de la garde à vue : forclusion de la requête en nullité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -2157,318 +2157,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audition du témoin et retrait de l'accusé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 02, pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle présomption de grief en matière de garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 01, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et identité génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.224-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Révision : la distinction du rescindant et du rescisoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 07 et 08, pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durée et domaine de l'enquête de flagrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -2847,4236 +2847,4236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit du prévenu absent d'être représenté par son avocat même en l'absence de mandat de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en examen et audition d'un suspect au cours de procédures distinctes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du prévenu en fuite de former opposition par l'intermédiaire de son avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le relâchement du lien de concertation entre le complice et l’auteur principal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Admission du pourvoi d'une partie civile contre un arrêt de chambre d'instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 01, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France condamnée pour non-respect de la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11, pp.462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...274 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La durée de la détention provisoire sous contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 07 et 08, pp.329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle sanction en cas de méconnaissance du contradictoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un contrôle d'identité peut en cacher un autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 07 et 08, pp.328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'excès de motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La partie civile peut interjeter appel même si elle ne peut obtenir l'indemnisation de son préjudice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité de la chose jugée en cas d'ajournement du prononcé de la peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de libre défense, limite aux pouvoirs d'investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ministère public bénéficie d'un droit d'appel général, absolu et étendu...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'absence de pouvoir de représentation ne constitue pas un obstacle à la prise en compte des conclusions du prévenu absent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 03, pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition et perquisition du domicile d'un individu déjà placé en garde à vue pour d'autres faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 01, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...550 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acquittement en appel de l'auteur principal et révision de la condamnation du complice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 07 et 08, pp.316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction d'entrer en relation avec les membres du ministère public demande quelques explications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durée de la détention provisoire en matière correctionnelle : son caractère raisonnable est une question de fait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 05, pp.220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai d'appel lorsque le prévenu ne comparaît pas à l'audience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 07 et 08, pp.313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défèrement à l'issue d'une garde à vue et exécution d'un mandat d'amener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détention provisoire des mineurs et le contrôle du délai raisonnable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence de préjudice direct et personnel empêche la constitution de partie civile d'une personne morale de droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des expertises contradictoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularité de l'enquête économique et détournement de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficile preuve de la violence conjugale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 06, pp.264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évocation est une procédure contradictoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de placement en garde à vue pour vérifier l'état alcoolique du conducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strict contrôle de l'indemnisation de la partie civile après acquittement de l'accusé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 07 et 08, pp.312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments constitutifs de l'omission de témoigner en faveur d'un innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admission d'un pourvoi en faveur des droits de l'homme : quelle procédure devant la juridiction de réexamen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frais de justice : le calcul des honoraires d'un médecin psychiatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 06, pp.267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la faute d'imprudence à la faute caractérisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La confiscation douanière sous contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 03, pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite leçon de procédure : le formalisme devant la cour d'assises d'appel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 01, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution d'un mandat d'arrêt européen : une remise plus ou moins obligatoire...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 07 et 08, pp.315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet dévolutif de l'appel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 01, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure protection des personnes impliquées au cours d'une procédure concernant des tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12, pp.509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...1171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nullités de la garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victimes de l'amiante : chronique d'un scandale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illicéité d'une publicité indirecte en faveur du tabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences sur les affaires en cours de la suppression législative de la prise de corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réexamen du pourvoi initial en l'état : irrecevabilité des mémoires additionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de légalité et malversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Criminalité organisée : le dessaisissement du juge d'instruction au profit d'une juridiction spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 04, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conséquences sur les affaires en cours de la suppression législative de la prise de corps</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annulation de l'ordonnance de mise en accusation : détention provisoire sans titre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 05, pp.201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-cumul des détentions provisoires ordonnées dans des procédures distinctes, même en cas de jonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 10, pp.373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...434 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pourvoi formé contre les décisions rendues sur incidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10, pp.370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepôt de documents comptables dans un endroit particulièrement difficile d'accès constitue un cas de banqueroute par disparition des documents comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 05, pp.203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association transparente et favoritisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succession de demandes de mise en liberté déposées auprès de la chambre de l'instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité des parents du fait de leur enfant : la notion de cohabitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 09, pp.324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrefaçon et transit intra-communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 03, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La partie civile ne peut interjeter appel d'une ordonnance de mise en accusation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 07 et 08, pp.287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription des infractions occultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 07 et 08, pp.285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détournement constitutif de l'abus de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 09, pp.325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation des transports scolaires ne peut faire l'objet d'une convention de délégation de service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 06, pp.240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exceptions de nullité soulevées devant le tribunal correctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 03, pp.120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de visite de l'administration des douanes : une autorisation soumise à condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 09, pp.328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déclaration de soupçons n'est pas une cause d'exonération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 03, pp.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les limites de l'avis préalable de la Commission des infractions fiscales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 07 et 08, pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225271v1</w:t>
-              </w:r>
-[...895 lines deleted...]
-                <w:t xml:space="preserve">halshs-02225258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour pénale internationale : illusion ou réalité ?</w:t>
               </w:r>
@@ -7881,51 +7881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD4CFE51"/>
+    <w:nsid w:val="EE9D221F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8112,51 +8112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-girault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4614-3248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060970715" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19916561" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000045729955" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02170819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Girault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04962822v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04962787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04962813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.821.0015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02170832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02175773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225441v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02175770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225304v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225258v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gravelet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02175771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02170827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girault Carole" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04962818v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Contios" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pedro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04962789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-girault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4614-3248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060970715" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19916561" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000045729955" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02170819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Girault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04962822v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04962787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04962813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ridp.821.0015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02170832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02175773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225537v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225380v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02175770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225304v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gravelet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02175771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02170827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girault Carole" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04962818v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Contios" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pedro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04962789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>