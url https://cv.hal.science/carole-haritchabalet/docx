--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1503,628 +1503,2659 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Quota on Debtholder Representatives on Bank Boards for Mitigating Bank Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDRE « Monnaie Banque Finance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizing insurance supply for new and undiversifiable risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar of the European Group of Risk and Insurance Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certification of low-carbon hydrogen in the transport market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Conference on The Economics of Energy and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse School of Economics, Jun 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizing insurance supply for new and undiversifiable risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARIA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Risk and Insurance Association, Jul 2022, Long Beach California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Quota on Debtholder Representatives on Bank Boards for Mitigating Bank Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70th annual meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosumers: Grid Storage vs Small Fuel-Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Quota on Debtholder Representatives on Bank Boards for Mitigating Bank Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosumers: Grid Storage vs Small Fuel-Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EARIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Research in Industrial Economics, Aug 2022, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Demand Response Aggregators Beneficial? A Model of Vertical Differentiation with Network Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Annual Conference of the European Association of Environmental and Resource Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAERE and the University of Bologna, Jun 2022, Rimini, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certification of low-carbon hydrogen in the transport market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EARIE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Research in Industrial Economics, Aug 2021, Bergen (online), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certification of low-carbon hydrogen in the transport market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle de l'Association Française des Économistes de l’Énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Demand Response Aggregators Beneficial? A Model of Vertical Differentiation with Network Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise in the relationship between biobanks and research units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35èmes Journées de la Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise in the relationship between biobanks and research units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les séminaires du LIRAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insurance pools for new and undiversifiable risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insurance Pools for New Undiversifiable Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EEA-ESEM, European Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation économique de la tumorothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tumor banks : Régulation publique des centres de ressources biologiques en cancérologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insurance Pools for New Undiversifiable Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th Annual of French Economic Association - AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bank capital regulation: are local or central regulators better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Spinassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FMA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bank capital regulation: a role for a supranational regulator?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Spinassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64th Annual Meeting of the French Economic Association, AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bank capital regulation: A role for a supranational regulator ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Spinassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd International Symposium on Money, Banking and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insurance Pools for New Undiversifiable Risks ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association for Research in Industrial Economics, 40th Annual Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Evora, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosumers: Grid Storage vs Small Fuel-Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of low-carbon hydrogen in the transport market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ratio de levier comme renforcement des fonds propres : une analyse empirique des conséquences sur le risque et le crédit bancaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Spinassou</w:t>
+                <w:t xml:space="preserve">Organizing insurance supply for new and undiversifiable risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546283v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02928816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizing insurance supply for new and undiversifiable risks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
+                <w:t xml:space="preserve">Le ratio de levier comme renforcement des fonds propres : une analyse empirique des conséquences sur le risque et le crédit bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Spinassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02928816v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise in the Relationship between Biobanks and Research Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise in the relationship between biobanks and research units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Modeling and Valorization of Biobanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bank capital regulation: are local or central regulators better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2159,73 +4190,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Strobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEALING WITH VENTURE CAPITALISTS: SHOPPING AROUND OR EXCLUSIVE NEGOTIATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2234,2088 +4265,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938912v1</w:t>
-              </w:r>
-[...2029 lines deleted...]
-                <w:t xml:space="preserve">hal-01879855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4333,51 +4333,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Modeling and Valorization of Biobanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4435,320 +4435,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise dans la relation entre la biobanque et l’unité de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Modélisation économique et valorisation des biobanques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BIOY X. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La régulation publique des centres de ressources biologiques. Le cas des tumorothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEH Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.281-293, 2018, Actes et séminaires, 978-2-84874-705-7</w:t>
+              <w:t xml:space="preserve">, pp.87-98, 2018, Actes et séminaires, 978-2-84874-705-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441249v1</w:t>
+                <w:t xml:space="preserve">hal-02441232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation économique et valorisation des biobanques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Biobank Expertise and the Research Unit-Biobank Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BIOY X. </w:t>
+              <w:t xml:space="preserve">Xavier Bioy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La régulation publique des centres de ressources biologiques. Le cas des tumorothèques</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Regulation of Tumor Banks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.165-174, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-90563-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441232v1</w:t>
+                <w:t xml:space="preserve">halshs-02302022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobank Expertise and the Research Unit-Biobank Relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">L’expertise dans la relation entre la biobanque et l’unité de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Xavier Bioy. </w:t>
+              <w:t xml:space="preserve">BIOY X. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Regulation of Tumor Banks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La régulation publique des centres de ressources biologiques. Le cas des tumorothèques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEH Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-293, 2018, Actes et séminaires, 978-2-84874-705-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-90563-1_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02302022v1</w:t>
+                <w:t xml:space="preserve">hal-02441249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4903,51 +4903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haritchabalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nc52122995493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Bravo-Melgarejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.108095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04780503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beddok" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez Otero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanis Baraille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995491" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lepetit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Spinassou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01486546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Strobel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Casamatta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rft040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00785585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2010.526581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crampes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jullien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2009.00368.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfi.2007.03.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2006.00379.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008797407679" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119625v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Bravo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03371277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bobtcheff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03551055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02939054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02938912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justice Opoku" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02439667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02439718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319905624#aboutBook" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90563-1_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/la-regulation-publique-des-centres-de-ressources-biologiques-9782848747057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90563-1_14" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haritchabalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nc52122995493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Bravo-Melgarejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.108095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04780503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beddok" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez Otero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanis Baraille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995491" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lepetit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Spinassou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01486546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Strobel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Casamatta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rft040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00785585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2010.526581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crampes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jullien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2009.00368.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfi.2007.03.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2006.00379.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008797407679" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justice Opoku" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bobtcheff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Bravo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02439667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02439718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119625v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03371277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03551055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02939054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02938912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319905624#aboutBook" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90563-1_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/la-regulation-publique-des-centres-de-ressources-biologiques-9782848747057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90563-1_14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>