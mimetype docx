--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -66,1460 +66,1593 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hydrogène naturel : émergence d’une nouvelle ressource énergétique au défi de sa territorialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Auvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Trousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours du médicament : de son administration à la rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mounicou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.30-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59655/nc52122995493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosumers: Grid vs. individual storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Bravo-Melgarejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 141, pp.108095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.108095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-Economic Comparison of Low-Carbon Energy Carriers Based on Electricity for Air Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Jarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beddok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (5), pp.1151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en17051151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cosse des grains de riz : déchet ou matière première ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Rodriguez Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicmary Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanis Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, pp.78-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59655/nh52122995491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ratio de levier comme renforcement des fonds propres : une analyse empirique des conséquences sur le risque et le crédit bancaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Spinassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des économistes de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bank capital regulation: are local or central regulators better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Spinassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Strobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49, pp.103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with privately informed venture capitalists: shopping around or exclusive negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (5), pp.1743-1773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rof/rft040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing satellite systems to support fishing in a dynamic competitive model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (7), pp.899-916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036846.2010.526581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing satellite systems to support fishing in a dynamic competitive model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (7), pp.899-916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036846.2010.526581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing Satellite Systems to Support Fishing in a Dynamic Competitive Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036846.2010.526581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advertising, competition and entry in media industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (1), pp.7-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-6451.2009.00368.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience, screening and syndication in venture capital investments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Financial Intermediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (3), pp.368-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfi.2007.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informational externalities with lump-sum sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Economics/Revue canadienne d&amp;apos;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (3), pp.1005-1022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1540-5982.2006.00379.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Production of Goods in Excess of Demand: A Generalization of Self-Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geneva Papers on Risk and Insurance Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (1), pp.51-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1008797407679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1529,2028 +1662,2028 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quota on Debtholder Representatives on Bank Boards for Mitigating Bank Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice Opoku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRE « Monnaie Banque Finance »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizing insurance supply for new and undiversifiable risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar of the European Group of Risk and Insurance Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of low-carbon hydrogen in the transport market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on The Economics of Energy and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse School of Economics, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizing insurance supply for new and undiversifiable risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARIA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Risk and Insurance Association, Jul 2022, Long Beach California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quota on Debtholder Representatives on Bank Boards for Mitigating Bank Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice Opoku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th annual meeting of the French Economic Association (AFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosumers: Grid Storage vs Small Fuel-Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quota on Debtholder Representatives on Bank Boards for Mitigating Bank Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice Opoku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Microéconomie Appliquée (JMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosumers: Grid Storage vs Small Fuel-Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Research in Industrial Economics, Aug 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Demand Response Aggregators Beneficial? A Model of Vertical Differentiation with Network Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Conference of the European Association of Environmental and Resource Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAERE and the University of Bologna, Jun 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of low-carbon hydrogen in the transport market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARIE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Research in Industrial Economics, Aug 2021, Bergen (online), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of low-carbon hydrogen in the transport market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle de l'Association Française des Économistes de l’Énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Demand Response Aggregators Beneficial? A Model of Vertical Differentiation with Network Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise in the relationship between biobanks and research units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées de la Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise in the relationship between biobanks and research units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les séminaires du LIRAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insurance pools for new and undiversifiable risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insurance Pools for New Undiversifiable Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EEA-ESEM, European Economic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation économique de la tumorothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor banks : Régulation publique des centres de ressources biologiques en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insurance Pools for New Undiversifiable Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual of French Economic Association - AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bank capital regulation: are local or central regulators better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Spinassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Strobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FMA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bank capital regulation: a role for a supranational regulator?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Spinassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Strobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting of the French Economic Association, AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bank capital regulation: A role for a supranational regulator ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Spinassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Strobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Symposium on Money, Banking and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insurance Pools for New Undiversifiable Risks ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Research in Industrial Economics, 40th Annual Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3560,756 +3693,756 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosumers: Grid Storage vs Small Fuel-Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of low-carbon hydrogen in the transport market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizing insurance supply for new and undiversifiable risks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
+                <w:t xml:space="preserve">Le ratio de levier comme renforcement des fonds propres : une analyse empirique des conséquences sur le risque et le crédit bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Spinassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02928816v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ratio de levier comme renforcement des fonds propres : une analyse empirique des conséquences sur le risque et le crédit bancaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Spinassou</w:t>
+                <w:t xml:space="preserve">Organizing insurance supply for new and undiversifiable risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546283v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02928816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise in the Relationship between Biobanks and Research Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise in the relationship between biobanks and research units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Modeling and Valorization of Biobanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bank capital regulation: are local or central regulators better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Spinassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Strobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEALING WITH VENTURE CAPITALISTS: SHOPPING AROUND OR EXCLUSIVE NEGOTIATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4319,444 +4452,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Modeling and Valorization of Biobanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BIOY X. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Regulation of Tumor Banks. Establishment, Heritage Status, Development and Sharing of Human Biological Samples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-72, 2018, 978-3-319-90562-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-90563-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation économique et valorisation des biobanques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">L’expertise dans la relation entre la biobanque et l’unité de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BIOY X. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La régulation publique des centres de ressources biologiques. Le cas des tumorothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEH Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.87-98, 2018, Actes et séminaires, 978-2-84874-705-7</w:t>
+              <w:t xml:space="preserve">, pp.281-293, 2018, Actes et séminaires, 978-2-84874-705-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441232v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobank Expertise and the Research Unit-Biobank Relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Modélisation économique et valorisation des biobanques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Xavier Bioy. </w:t>
+              <w:t xml:space="preserve">BIOY X. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Regulation of Tumor Banks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La régulation publique des centres de ressources biologiques. Le cas des tumorothèques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEH Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-98, 2018, Actes et séminaires, 978-2-84874-705-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02302022v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise dans la relation entre la biobanque et l’unité de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Biobank Expertise and the Research Unit-Biobank Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bobtcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Haritchabalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BIOY X. </w:t>
+              <w:t xml:space="preserve">Xavier Bioy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La régulation publique des centres de ressources biologiques. Le cas des tumorothèques</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Regulation of Tumor Banks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.165-174, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-90563-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441249v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02302022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4903,51 +5036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haritchabalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nc52122995493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Bravo-Melgarejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.108095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04780503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beddok" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez Otero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanis Baraille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995491" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lepetit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Spinassou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01486546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Strobel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Casamatta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rft040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00785585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2010.526581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crampes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jullien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2009.00368.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfi.2007.03.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2006.00379.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008797407679" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justice Opoku" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bobtcheff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Bravo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02439667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02439718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119625v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03371277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03551055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02939054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02938912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319905624#aboutBook" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90563-1_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/la-regulation-publique-des-centres-de-ressources-biologiques-9782848747057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90563-1_14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haritchabalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trousselle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nc52122995493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Bravo-Melgarejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.108095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04780503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jarin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beddok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051151" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez Otero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanis Baraille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995491" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lepetit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Spinassou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01486546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Strobel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Casamatta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rft040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00785585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2010.526581" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Crampes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jullien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2009.00368.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfi.2007.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Renault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2006.00379.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008797407679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justice Opoku" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bobtcheff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Bravo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04120124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02439667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02439718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02440576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119625v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03371277v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03551055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02939054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02938912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319905624#aboutBook" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90563-1_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/la-regulation-publique-des-centres-de-ressources-biologiques-9782848747057" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02441232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90563-1_14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>