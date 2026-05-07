--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carole Kerdelhué </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the evolution of processionary moths (Thaumetopoea spp., Lepidoptera, Notodontidae) based on a RAD‐seq phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreeding and inbreeding depression dynamics in the haplodiploid date stone beetle, Coccotrypes dactyliperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warmer and brighter winters than before: Ecological and public health challenges from the expansion of the pine processionary moth (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978, pp.179470. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics of Incipient Allochronic Divergence in the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e70189. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific niche models for the invasive ambrosia beetle Xylosandrus crassiusculus suggest contrasted responses to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.761-774. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-024-05528-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look but do not touch: the occurrence of venomous species across Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myron P. Zalucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2023/2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset documenting prevalence and counts of pine processionary moth tents on local host trees in 3 regions of France with different climatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fanjas-Mercere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.110208. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence, assembly and count datasets of viruses associated to the pine processionary moth Thaumetopoea pityocampa (Denis & Schiffermüller) (Lepidoptera, Notodontidae) identified from transcriptomic high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109180. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The worldwide invasion history of a pest ambrosia beetle inferred using population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (15), pp.4381-4400. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pine processionary moth Thaumetopoea pityocampa (Notodontidae) species complex: a phylogeny-based revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman İpekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.1031 - 1050. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/asp.81.e102928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex drivers of phenology in the pine processionary moth: Lessons from the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp.247-259. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome data from a summer population specimen of the urticating pine defoliator Thaumetopoea pityocampa (Lepidoptera, Notodontidae, Thaumetopoeinae, Thaumetopoea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108376. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Genes in Regulating Host Plants Expansion in Tephritid Fruit Flies (Diptera) and Potential for RNAi-Based Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Roderick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/ieac047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (3), pp.1217-1231. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-021-01443-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on the potential geographical distribution of two invading Xylosandrus ambrosia beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1339. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-80157-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of adult emergence in the pine processionary moth between 1970 and 1984 in Mont Ventoux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e61086. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.9.e61086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequence of a Partitivirus Isolated from Pine Processionary Moth Eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.e00071-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00071-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequences of an Iteradensovirus and an Alphapermutotetra-Like Virus Identified from the Pine Processionary Moth ( Thaumetopoea pityocampa ) in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.e01163-20. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sympatry to parapatry: a rapid change in the spatial context of incipient allochronic speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-019-10021-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifted phenology in the pine processionary moth affects the outcome of tree–insect interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110 (1), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485319000282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future distribution of the invasive oak processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.523-534. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-019-02108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From refugia to contact: Pine processionary moth hybrid zone in a complex biogeographic setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman Ipekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1623-1638. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the worldwide invasion of the Asian long-horned beetle: A recurrent invasion process from the native area together with a bridgehead effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Tsykun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.951-967. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population genetic study of the egg parasitoid Baryscapus servadeii reveals large scale automictic parthenogenesis and almost fixed homozygosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pilati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.104097. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2019.104097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Mid-Aegean Trench: vicariant evolution of the Eastern pine processionary moth, Thaumetopoea wilkinsoni (Lepidoptera: Notodontidae), in Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Petsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman Ipekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippos A. Aravanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (2), pp.228-236. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/bly041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome and reference transcriptomic resources for the urticating pine defoliator Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genséric Beydon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.602-619. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of potential hybridization in the Thaumetopoea pityocampa-wilkinsoni complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Petrucco-Toffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman Ipekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the demographic history of allochronic differentiation in the pine processionary moth Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.264-278. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;De novo&amp;lt;/em&amp;gt; genome and transcriptome resources of the Adzuki bean borer &amp;lt;em&amp;gt;Ostrinia scapulalis&amp;lt;/em&amp;gt; (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.781-787. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.01.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat waves on embryo mortality in the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Ben Jamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, online fisrt, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485317000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome Analysis of Urticating Setae From Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (6), pp.1560-1566. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjx144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for heritable reproductive time in two allochronic populations of pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Maria Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the pine processionary moth at the southern edge of its range: contrasting patterns between mitochondrial and nuclear markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed El Mokhefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gahdab Chakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (13), pp.4274-4288. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate constrains range expansion of an allochronic population of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.1288-1300. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for low-level hybridization between two allochronic populations of the pine processionary moth, Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (2), pp.311-328. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruent evolutionary histories of two parasitoids in the Mediterranean Basin: influence of host specialization and ecological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (6), pp.1040-1051. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of two pine processionary moth species in Turkey evidences a contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (5), pp.868-876. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3906/zoo-1407-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, characterization and PCR multiplexing of 17 microsatellite loci in the pine processionary moth &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt; (Lepidoptera, Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.755-757. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-015-0453-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of fifteen microsatellite loci in the cone and seed-feeding insect, Pissodes validirostris, and cross-priming among congeneric species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Feraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.393-395. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-013-0101-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and colonization history of the fruit fly &amp;lt;em&amp;gt;Bactrocera tau&amp;lt;/em&amp;gt; (Diptera: Tephritidae) in China and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107 (3), pp.1256-1265. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/EC13266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted invasion processes imprint the genetic structure of an invasive scale insect across southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (5), pp.390-400. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of two phenologically divergent populations of the pine processionary moth (Thaumetopoea pityocampa) by de novo transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (Mars 2014), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of population allele frequencies from next-generation sequencing data: pool-versus individual-based genotyping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (14), pp.3766-79. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host and phenology shifts in the evolution of the social moth genus Thaumetopoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (12), pp.3198-3207. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of RAD allele dropout on the estimation of genetic variation within and between populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Cezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (11), pp.3165-78. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic divergence in reproductive traits of a moth population experiencing a phenological shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (15), pp.5098-5108. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marqueurs génétiques contredisent les hypothèses historiques : l'origine chypriote inattendue du chalcidien des graines invasif Megastigmus schimitscheki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and inferences on potential source areas for &amp;lt;em&amp;gt;Bactrocera dorsalis&amp;lt;/em&amp;gt; (Hendel) based on mitochondrial and microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.e37083. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 13 new microsatellite markers in the pine processionary moth, Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. A'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Argo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Avand-Faghih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoktaru Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite and mitochondrial data provide evidence for a single major introduction for the neartic leafhopper Scaphoideus titanus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), 13 p. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setae from the pine processionary moth (Thaumetopoea pityocampa) contain several relevant allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez-Mahillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Dermatitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (6), pp.367-374. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0536.2012.02107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the distribution of the two bark beetles Tomicus destruens and Tomicus piniperda in Europe and the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.358 - 366. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2012.00576.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme case of plant-insect codiversification: figs and fig-pollinating wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Rønsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhanumas Chantarasuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Siang Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.1029-1047. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/sys068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences on population history of a seed chalcid wasp: invasion success despite a severe founder effect from an unexpected source population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (24), pp.6086-103. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Australia and back again: the worldwide historical biogeography of non-pollinating fig wasps (Hymenoptera: Sycophaginae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Zahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Yan-Quiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (2), pp.209-225. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02429.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature niche shift observed in a Lepidoptera population under allochronic divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (9), pp.1897-1905. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02318.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution géographique de deux scolytes, Tomicus destruens et Tomicus piniperda, en Europe et dans la région méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and evolution of life-history strategies in the Sycophaginae non-pollinating fig wasps (Hymenoptera, Chalcidoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Zahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Kjellberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noppol Kobmoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, 15 p. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-11-178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth (Thaumetopoea pityocampa, Lepidoptera, Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.146-158. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02147.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of topography in structuring the demographic history of the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallal Argal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (8), pp.1478-1490. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02289.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure of the oriental fruit fly, Bactrocera dorsalis (Hendel) (Diptera: Tephritidae) from Yunnan province (China) and nearby sites across the border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 138 (3), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-009-9429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary history and contemporary patterns in a currently expanding species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Zane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (220), 14 p. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-9-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spéciation, un processus toujours en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.X-XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex postglacial history of the temperate bark beetle Tomicus piniperda L. (Coleoptera, Scolytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.238-247. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the pine processionary moth Thaumetopoea wilkinsoni in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (11), pp.2273-2283. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic isolation through time: allochronic differentiation of a phenologically atypical population of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274 (1612), pp.935-941. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2006.3767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a host-specific insect: genetic structure of Ips typographus in Europe does not reflect past fragmentation of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Arthofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (2), pp.239-246. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00720.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographic structure and past history of the circum-Mediterranean species Tomicus destruens Woll. (Coleoptera : Scolytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (6), pp.1603-1615. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02872.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genetic study of two oligophagous insects associated with the same hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny and evolution of host-plant use in conifer seed chalcids in the genus Megastigmus (Hymenoptera: Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3113.2005.00310.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of eight new microsatellite loci in the invading maritime pine bast scale Matsucoccus feytaudi (Hemiptera : Coccoidea : Margarodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (4), pp.1168-1170. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and population genetic structure of the Mediterranean pine shoot beetle Tomicus destruens in the Iberian Peninsula and Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (2), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2006.00292.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of the oriental fruit fly, Bactrocera dorsalis (Diptera : Tephritidae), in Yunnan (China) based on mitochondrial DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34 (4), pp.977-983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic study of the forest pest Tomicus piniperda (Col., Scolytinae) in Yunnan province (China) compared to Europe: new insights for the systematics and evolution of the genus Tomicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (5), pp.416-422. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of five microsatellite loci in the Pine Processionary Moth Thaumetopoea pityocampa (Lepidoptera Notodontidae Thaumetopoeinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (2), pp.213-214. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00620.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microsatellite loci in the spruce bark beetle Ips typographus (Coleoptera : Scolytidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.336-337. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8286.2003.00443.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of five microsatellite loci in the pine shoot beetle Tomicus piniperda (Coleoptera : Scolytidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mondor-Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux espèces distinctes d'Hylésine du pin, Tomicus piniperda et Tomicus destruens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 153, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microsatellite loci in a seed chalcid, Megastigmus spermotrophus (Hymenoptera : Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger-Rozenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.363-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage des acides nucléiques et les méthodes d'analyse des données moléculaires en phylogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la SEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure of Tomicus piniperda L. (Curculionidae : Scolytinae) on different pine species and validation of T. destruens (Woll.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Forichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.483-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species and recombination effects on DNA variability in the tomato genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Innan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfang Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 158 (4), pp.1725-1735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative community ecology studies on old world figs and fig wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81 (10), pp.2832-2849. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the Ceratosolen species pollinating Ficus of the subgenus Sycomorus sensu stricto : biogeographical history and origins of the species-specificity breakdown cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (3), pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of fig wasps Agaonidae are not monophyletic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (6), pp.517-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pollination of Ficus sur by two sympatric fig wasp species in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (1), pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-pollinating afrotropical fig wasps affect the fig-pollinator mutualism in ficus within the subgenus sycomorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of dioecy among ficus (Moraceae) : an alternative hypothesis involving non-pollinating fig wasp pressure on the fig-pollinator mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (1), pp.163-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic causes and consequences of sympatric allochronic differentiation in a defoliating insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation genomics Paris 2024 (conservgenomics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting invasion history in two ambrosia beetles of the Xylosandrus genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future potential geographical distribution of Xylosandrus crassiusculus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’expansion d’une population introduite de Xylosandrus crassiusculus (Coleoptera : Curculionidae) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data - Case studies in forest entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop "Patterns of invertebrate invasions in Eurasian forests"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation allochronique chez la processionnaire du pin Thaumetopoea pityocampa: passé, présent et futur d'une population atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, UMR ESE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological consequences of shifts in phenology in Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting: Population dynamics and integrated management of forest insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et services écosystémiques : approches et compétences au sein du LabEx CeMEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Montpellier Wine and Vine Science – Vinseo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier (UM). Montpellier, FRA., Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral communities associated with lepidoptera : A study of Thaumetopoea pityocampa (Notodontidae) and the European corn borer species complex Ostrinia nubilalis / O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rhode Island. Kingston, USA. National Centre for Scientific Research Demokritos (NCSR Demokritos), GRC., Aug 2018, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics and genomic approaches to decipher the recent history of forest pest insects and improve management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust in historical data to disentangle the evolutionary history of introduction? Input of a genetic approach to compare the invasion histories of two seed chalcids (Megastigmus sp.) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaemdzhikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allochronic differentiation in the pine processionary moth: possible impacts of past and future climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des routes d’invasion d’un insecte ravageur polyphage : le cas du capricorne asiatique Anoplophora glabripennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsykun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of invasive populations of the pine processionary moth: a population genetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the invasive oak processionary moth to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Impact and Risk Assessment of OPM outbreaks - sustainable Forest Management and Health Risk Control under Climate Change”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics and genomic approaches to decipher the recent history of forest pest insects : invasions, expansions, and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche shift induced by allochronic speciation: implications for forecasting the response of the pine processionary moth to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of expansion of pine processionary moth and its specialist egg parasitoid at the northern edge of its distributional range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pilati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organizations (IUFRO), Sep 2017, Thessaloniki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of expansion of pine processionary moth at the northern edge of its distributional range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-URZF; University of Padova, Department of Agronomy, Food, Natural Resources, Animals and Environment (DAFNAE); Le Studium, Institute for advanced studies - Loire Valley, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How processionary moths adapt to global warming - case study from Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasive insects and trees: detection, management and policy. A two-day conference incorporating the Expert Meeting on Oak Processionary Moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hull, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi prendre en compte les changements de phénologie chez les insectes? Recherches et perspectives dans le cas de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et expansion géographique des ravageurs : le cas de la processionnaire du pin en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du LabEx CeMEB "Environnement, Société et Changements Climatiques : impacts et scénarisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of insect pests: lessons from the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing mito-nuclear discordance and &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; hypothesis in a processionary moth contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayfun Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population dynamics and integrated control of forest defoliating and other insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Sep 2015, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation génétique et écologique chez une population de processionnaire du pin à cycle biologique décalé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Adaptation des Eucaryotes face aux Changements Environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data: case studies in forest entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population genetics to population genomics: new insights into pine processionary moth past and future expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCLIM meeting – Processionary moths and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data: case studies in forest entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Invasions in a Changing World, Le Studium Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted genetic patterns in two egg-parasitoids associated with the complex species of the processionary moth Thaumetopoea pityocampa/wilkinsoni around the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO joint meeting: 7.03.06 "Integrated Management of Forest Defoliating Insects" and 7.03.01 "Cone and seed insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genomic and transcriptomic tools to population genomics in &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Séminaire du réseau EFOR (Etudes Fonctionnelles chez les Organismes modèles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth: molecular analysis of a divergent population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allochronic differentiation of a pine processionary moth population in Portugal: evolutionary scenario based on neutral markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINSECT3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When genetic markers contradict historical hypotheses: an unexpected Cypriot origin for the invasive seed chalcid Megastigmus schimitscheki.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINSECT 3 : Entomological Research in Mediterranean Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary history of the pine processionary moth: role of topography and host tree in shaping the population genetic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallal Argal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate change drive speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Conference on Global Warming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity at candidate loci potentially involved in phenology in natural populations of two Lepidoptera species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilke Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pivotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Entomological research in Mediterranean forest ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of core and front populations of Thaumetopoea pityocampa in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UE RTD Project - Quality of Life and Management of Living Resources;Global change and pine processionary moth:a new challenge for integrated pest management;PROMOTH QLK5-CT-2002-00852</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Belgodère, Calvi, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of Megastigmus seed chalcids (Hymenoptera: Torymidae) related to conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Brisbane, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique des espèces autochtones et invasives du genre Megastigmus (Chalcidoidea : Torymidae) dans les cédraies et sapinières du Mont Ventoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale Francophone d'entomologie;CIFE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic resources of two Lepidoptera: the Notodontidae Thaumetopoea pityocampa and the Crambidae Ostrinia scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Crête, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Patterns In The Range Expansion Of Pine Processionary Moth In Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of IUFRO WPs - Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. , pp.109, IUFRO 2017 Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCLIM- Réseau multidisciplinaire Euro-Méditerranéen de recherches sur la réponse adaptative au changement climatique des processionnaires et de leurs organismes associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au Changement Climatique de l’Agriculture et de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong phylogeographic pattern in the pine cone weevil: The relative contributions of vicariance versus evolutionary histories of pine hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Avignon, France. 204 p., 2011, Abstrack book Medpine 4: 4.International Conference on Mediterranean Pines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolytes du genre Xylosandrus à la conquête de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-94, 2023, Savoir faire, 9782759234820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Ecologie et environnement du CNRS : compte-rendu des journées des 22, 23 et 24 février 2017, CNRS, Bordeaux, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-141, 2017, Les Cahiers Prospectives CNRS INEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary History of the Genus Thaumetopoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of Pine Processionary Moth and Parasitoid responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range Expansion in the Pine Processionary Moth: A Population Genetics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structure at different spatial scales in the processionary moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassel-Lundhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the Pine Processionary Moth Complex: Genetic Structure and Potential Contact or Hybrid Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moraceae, Ficus, and associated fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Razafindratsita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The natural history of Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chicago University Press, 2003, 0-226-30306-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the colonization patterns of an expanding forest pest and its natural enemies using molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 1, Le Studium - Loire Valley Institute for Advanced Studies. 2017, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique évolutive en entomologie forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02814776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId492"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carole Kerdelhué </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics of Incipient Allochronic Divergence in the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (24), pp.e70189. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreeding and inbreeding depression dynamics in the haplodiploid date stone beetle, Coccotrypes dactyliperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (3), pp.775-785. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the evolution of processionary moths (Thaumetopoea spp., Lepidoptera, Notodontidae) based on a RAD‐seq phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (3), pp.365-375. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warmer and brighter winters than before: Ecological and public health challenges from the expansion of the pine processionary moth (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978, pp.179470. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look but do not touch: the occurrence of venomous species across Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myron P. Zalucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2023/2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset documenting prevalence and counts of pine processionary moth tents on local host trees in 3 regions of France with different climatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fanjas-Mercere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.110208. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific niche models for the invasive ambrosia beetle Xylosandrus crassiusculus suggest contrasted responses to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.761-774. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-024-05528-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence, assembly and count datasets of viruses associated to the pine processionary moth Thaumetopoea pityocampa (Denis & Schiffermüller) (Lepidoptera, Notodontidae) identified from transcriptomic high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109180. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The worldwide invasion history of a pest ambrosia beetle inferred using population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (15), pp.4381-4400. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pine processionary moth Thaumetopoea pityocampa (Notodontidae) species complex: a phylogeny-based revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman İpekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.1031 - 1050. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/asp.81.e102928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (3), pp.1217-1231. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-021-01443-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex drivers of phenology in the pine processionary moth: Lessons from the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp.247-259. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome data from a summer population specimen of the urticating pine defoliator Thaumetopoea pityocampa (Lepidoptera, Notodontidae, Thaumetopoeinae, Thaumetopoea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108376. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Genes in Regulating Host Plants Expansion in Tephritid Fruit Flies (Diptera) and Potential for RNAi-Based Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Roderick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/ieac047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on the potential geographical distribution of two invading Xylosandrus ambrosia beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1339. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-80157-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of adult emergence in the pine processionary moth between 1970 and 1984 in Mont Ventoux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e61086. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.9.e61086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequence of a Partitivirus Isolated from Pine Processionary Moth Eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.e00071-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00071-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequences of an Iteradensovirus and an Alphapermutotetra-Like Virus Identified from the Pine Processionary Moth ( Thaumetopoea pityocampa ) in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.e01163-20. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sympatry to parapatry: a rapid change in the spatial context of incipient allochronic speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-019-10021-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifted phenology in the pine processionary moth affects the outcome of tree–insect interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110 (1), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485319000282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future distribution of the invasive oak processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.523-534. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-019-02108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From refugia to contact: Pine processionary moth hybrid zone in a complex biogeographic setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman Ipekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1623-1638. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the worldwide invasion of the Asian long-horned beetle: A recurrent invasion process from the native area together with a bridgehead effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Tsykun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.951-967. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population genetic study of the egg parasitoid Baryscapus servadeii reveals large scale automictic parthenogenesis and almost fixed homozygosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pilati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.104097. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2019.104097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;De novo&amp;lt;/em&amp;gt; genome and transcriptome resources of the Adzuki bean borer &amp;lt;em&amp;gt;Ostrinia scapulalis&amp;lt;/em&amp;gt; (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.781-787. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.01.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Mid-Aegean Trench: vicariant evolution of the Eastern pine processionary moth, Thaumetopoea wilkinsoni (Lepidoptera: Notodontidae), in Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Petsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman Ipekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippos A. Aravanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (2), pp.228-236. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/bly041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome and reference transcriptomic resources for the urticating pine defoliator Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genséric Beydon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.602-619. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of potential hybridization in the Thaumetopoea pityocampa-wilkinsoni complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Petrucco-Toffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman Ipekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the demographic history of allochronic differentiation in the pine processionary moth Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.264-278. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for heritable reproductive time in two allochronic populations of pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Maria Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat waves on embryo mortality in the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Ben Jamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, online fisrt, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485317000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome Analysis of Urticating Setae From Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (6), pp.1560-1566. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjx144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for low-level hybridization between two allochronic populations of the pine processionary moth, Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (2), pp.311-328. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the pine processionary moth at the southern edge of its range: contrasting patterns between mitochondrial and nuclear markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed El Mokhefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gahdab Chakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (13), pp.4274-4288. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate constrains range expansion of an allochronic population of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.1288-1300. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruent evolutionary histories of two parasitoids in the Mediterranean Basin: influence of host specialization and ecological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (6), pp.1040-1051. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of two pine processionary moth species in Turkey evidences a contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (5), pp.868-876. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3906/zoo-1407-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, characterization and PCR multiplexing of 17 microsatellite loci in the pine processionary moth &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt; (Lepidoptera, Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.755-757. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-015-0453-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of fifteen microsatellite loci in the cone and seed-feeding insect, Pissodes validirostris, and cross-priming among congeneric species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Feraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.393-395. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-013-0101-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and colonization history of the fruit fly &amp;lt;em&amp;gt;Bactrocera tau&amp;lt;/em&amp;gt; (Diptera: Tephritidae) in China and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107 (3), pp.1256-1265. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/EC13266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted invasion processes imprint the genetic structure of an invasive scale insect across southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (5), pp.390-400. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of two phenologically divergent populations of the pine processionary moth (Thaumetopoea pityocampa) by de novo transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (Mars 2014), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic divergence in reproductive traits of a moth population experiencing a phenological shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (15), pp.5098-5108. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of population allele frequencies from next-generation sequencing data: pool-versus individual-based genotyping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (14), pp.3766-79. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host and phenology shifts in the evolution of the social moth genus Thaumetopoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (12), pp.3198-3207. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of RAD allele dropout on the estimation of genetic variation within and between populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Cezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (11), pp.3165-78. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marqueurs génétiques contredisent les hypothèses historiques : l'origine chypriote inattendue du chalcidien des graines invasif Megastigmus schimitscheki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and inferences on potential source areas for &amp;lt;em&amp;gt;Bactrocera dorsalis&amp;lt;/em&amp;gt; (Hendel) based on mitochondrial and microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.e37083. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 13 new microsatellite markers in the pine processionary moth, Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. A'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Argo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Avand-Faghih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoktaru Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite and mitochondrial data provide evidence for a single major introduction for the neartic leafhopper Scaphoideus titanus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), 13 p. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setae from the pine processionary moth (Thaumetopoea pityocampa) contain several relevant allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez-Mahillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Dermatitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (6), pp.367-374. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0536.2012.02107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the distribution of the two bark beetles Tomicus destruens and Tomicus piniperda in Europe and the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.358 - 366. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2012.00576.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme case of plant-insect codiversification: figs and fig-pollinating wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Rønsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhanumas Chantarasuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Siang Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.1029-1047. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/sys068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences on population history of a seed chalcid wasp: invasion success despite a severe founder effect from an unexpected source population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (24), pp.6086-103. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth (Thaumetopoea pityocampa, Lepidoptera, Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.146-158. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02147.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Australia and back again: the worldwide historical biogeography of non-pollinating fig wasps (Hymenoptera: Sycophaginae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Zahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Yan-Quiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (2), pp.209-225. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02429.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature niche shift observed in a Lepidoptera population under allochronic divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (9), pp.1897-1905. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02318.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution géographique de deux scolytes, Tomicus destruens et Tomicus piniperda, en Europe et dans la région méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and evolution of life-history strategies in the Sycophaginae non-pollinating fig wasps (Hymenoptera, Chalcidoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Zahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Kjellberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noppol Kobmoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, 15 p. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-11-178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of topography in structuring the demographic history of the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallal Argal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (8), pp.1478-1490. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02289.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure of the oriental fruit fly, Bactrocera dorsalis (Hendel) (Diptera: Tephritidae) from Yunnan province (China) and nearby sites across the border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 138 (3), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-009-9429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary history and contemporary patterns in a currently expanding species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Zane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (220), 14 p. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-9-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spéciation, un processus toujours en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.X-XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex postglacial history of the temperate bark beetle Tomicus piniperda L. (Coleoptera, Scolytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.238-247. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the pine processionary moth Thaumetopoea wilkinsoni in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (11), pp.2273-2283. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic isolation through time: allochronic differentiation of a phenologically atypical population of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274 (1612), pp.935-941. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2006.3767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a host-specific insect: genetic structure of Ips typographus in Europe does not reflect past fragmentation of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Arthofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (2), pp.239-246. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00720.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and population genetic structure of the Mediterranean pine shoot beetle Tomicus destruens in the Iberian Peninsula and Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (2), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2006.00292.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographic structure and past history of the circum-Mediterranean species Tomicus destruens Woll. (Coleoptera : Scolytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (6), pp.1603-1615. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02872.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genetic study of two oligophagous insects associated with the same hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny and evolution of host-plant use in conifer seed chalcids in the genus Megastigmus (Hymenoptera: Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3113.2005.00310.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of eight new microsatellite loci in the invading maritime pine bast scale Matsucoccus feytaudi (Hemiptera : Coccoidea : Margarodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (4), pp.1168-1170. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of the oriental fruit fly, Bactrocera dorsalis (Diptera : Tephritidae), in Yunnan (China) based on mitochondrial DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34 (4), pp.977-983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic study of the forest pest Tomicus piniperda (Col., Scolytinae) in Yunnan province (China) compared to Europe: new insights for the systematics and evolution of the genus Tomicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (5), pp.416-422. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of five microsatellite loci in the Pine Processionary Moth Thaumetopoea pityocampa (Lepidoptera Notodontidae Thaumetopoeinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (2), pp.213-214. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00620.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microsatellite loci in the spruce bark beetle Ips typographus (Coleoptera : Scolytidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.336-337. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8286.2003.00443.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of five microsatellite loci in the pine shoot beetle Tomicus piniperda (Coleoptera : Scolytidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mondor-Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux espèces distinctes d'Hylésine du pin, Tomicus piniperda et Tomicus destruens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 153, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microsatellite loci in a seed chalcid, Megastigmus spermotrophus (Hymenoptera : Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger-Rozenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.363-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure of Tomicus piniperda L. (Curculionidae : Scolytinae) on different pine species and validation of T. destruens (Woll.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Forichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.483-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage des acides nucléiques et les méthodes d'analyse des données moléculaires en phylogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la SEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species and recombination effects on DNA variability in the tomato genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Innan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfang Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 158 (4), pp.1725-1735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative community ecology studies on old world figs and fig wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81 (10), pp.2832-2849. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the Ceratosolen species pollinating Ficus of the subgenus Sycomorus sensu stricto : biogeographical history and origins of the species-specificity breakdown cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (3), pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of fig wasps Agaonidae are not monophyletic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (6), pp.517-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pollination of Ficus sur by two sympatric fig wasp species in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (1), pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-pollinating afrotropical fig wasps affect the fig-pollinator mutualism in ficus within the subgenus sycomorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of dioecy among ficus (Moraceae) : an alternative hypothesis involving non-pollinating fig wasp pressure on the fig-pollinator mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (1), pp.163-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic causes and consequences of sympatric allochronic differentiation in a defoliating insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation genomics Paris 2024 (conservgenomics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future potential geographical distribution of Xylosandrus crassiusculus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting invasion history in two ambrosia beetles of the Xylosandrus genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’expansion d’une population introduite de Xylosandrus crassiusculus (Coleoptera : Curculionidae) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et services écosystémiques : approches et compétences au sein du LabEx CeMEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Montpellier Wine and Vine Science – Vinseo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier (UM). Montpellier, FRA., Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological consequences of shifts in phenology in Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting: Population dynamics and integrated management of forest insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data - Case studies in forest entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop "Patterns of invertebrate invasions in Eurasian forests"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation allochronique chez la processionnaire du pin Thaumetopoea pityocampa: passé, présent et futur d'une population atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, UMR ESE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of invasive populations of the pine processionary moth: a population genetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics and genomic approaches to decipher the recent history of forest pest insects and improve management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral communities associated with lepidoptera : A study of Thaumetopoea pityocampa (Notodontidae) and the European corn borer species complex Ostrinia nubilalis / O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rhode Island. Kingston, USA. National Centre for Scientific Research Demokritos (NCSR Demokritos), GRC., Aug 2018, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust in historical data to disentangle the evolutionary history of introduction? Input of a genetic approach to compare the invasion histories of two seed chalcids (Megastigmus sp.) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaemdzhikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allochronic differentiation in the pine processionary moth: possible impacts of past and future climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des routes d’invasion d’un insecte ravageur polyphage : le cas du capricorne asiatique Anoplophora glabripennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsykun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of expansion of pine processionary moth at the northern edge of its distributional range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-URZF; University of Padova, Department of Agronomy, Food, Natural Resources, Animals and Environment (DAFNAE); Le Studium, Institute for advanced studies - Loire Valley, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the invasive oak processionary moth to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Impact and Risk Assessment of OPM outbreaks - sustainable Forest Management and Health Risk Control under Climate Change”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics and genomic approaches to decipher the recent history of forest pest insects : invasions, expansions, and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche shift induced by allochronic speciation: implications for forecasting the response of the pine processionary moth to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of expansion of pine processionary moth and its specialist egg parasitoid at the northern edge of its distributional range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pilati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organizations (IUFRO), Sep 2017, Thessaloniki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How processionary moths adapt to global warming - case study from Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasive insects and trees: detection, management and policy. A two-day conference incorporating the Expert Meeting on Oak Processionary Moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hull, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi prendre en compte les changements de phénologie chez les insectes? Recherches et perspectives dans le cas de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of insect pests: lessons from the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et expansion géographique des ravageurs : le cas de la processionnaire du pin en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du LabEx CeMEB "Environnement, Société et Changements Climatiques : impacts et scénarisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing mito-nuclear discordance and &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; hypothesis in a processionary moth contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayfun Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population dynamics and integrated control of forest defoliating and other insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Sep 2015, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation génétique et écologique chez une population de processionnaire du pin à cycle biologique décalé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Adaptation des Eucaryotes face aux Changements Environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data: case studies in forest entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population genetics to population genomics: new insights into pine processionary moth past and future expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCLIM meeting – Processionary moths and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data: case studies in forest entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Invasions in a Changing World, Le Studium Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted genetic patterns in two egg-parasitoids associated with the complex species of the processionary moth Thaumetopoea pityocampa/wilkinsoni around the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO joint meeting: 7.03.06 "Integrated Management of Forest Defoliating Insects" and 7.03.01 "Cone and seed insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth: molecular analysis of a divergent population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genomic and transcriptomic tools to population genomics in &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Séminaire du réseau EFOR (Etudes Fonctionnelles chez les Organismes modèles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allochronic differentiation of a pine processionary moth population in Portugal: evolutionary scenario based on neutral markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINSECT3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When genetic markers contradict historical hypotheses: an unexpected Cypriot origin for the invasive seed chalcid Megastigmus schimitscheki.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINSECT 3 : Entomological Research in Mediterranean Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary history of the pine processionary moth: role of topography and host tree in shaping the population genetic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallal Argal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate change drive speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Conference on Global Warming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity at candidate loci potentially involved in phenology in natural populations of two Lepidoptera species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilke Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pivotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Entomological research in Mediterranean forest ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of core and front populations of Thaumetopoea pityocampa in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UE RTD Project - Quality of Life and Management of Living Resources;Global change and pine processionary moth:a new challenge for integrated pest management;PROMOTH QLK5-CT-2002-00852</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Belgodère, Calvi, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of Megastigmus seed chalcids (Hymenoptera: Torymidae) related to conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Brisbane, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique des espèces autochtones et invasives du genre Megastigmus (Chalcidoidea : Torymidae) dans les cédraies et sapinières du Mont Ventoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale Francophone d'entomologie;CIFE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic resources of two Lepidoptera: the Notodontidae Thaumetopoea pityocampa and the Crambidae Ostrinia scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Crête, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Patterns In The Range Expansion Of Pine Processionary Moth In Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of IUFRO WPs - Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. , pp.109, IUFRO 2017 Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCLIM- Réseau multidisciplinaire Euro-Méditerranéen de recherches sur la réponse adaptative au changement climatique des processionnaires et de leurs organismes associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au Changement Climatique de l’Agriculture et de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong phylogeographic pattern in the pine cone weevil: The relative contributions of vicariance versus evolutionary histories of pine hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Avignon, France. 204 p., 2011, Abstrack book Medpine 4: 4.International Conference on Mediterranean Pines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolytes du genre Xylosandrus à la conquête de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-94, 2023, Savoir faire, 9782759234820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Ecologie et environnement du CNRS : compte-rendu des journées des 22, 23 et 24 février 2017, CNRS, Bordeaux, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-141, 2017, Les Cahiers Prospectives CNRS INEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary History of the Genus Thaumetopoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of Pine Processionary Moth and Parasitoid responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range Expansion in the Pine Processionary Moth: A Population Genetics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the Pine Processionary Moth Complex: Genetic Structure and Potential Contact or Hybrid Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structure at different spatial scales in the processionary moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassel-Lundhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moraceae, Ficus, and associated fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Razafindratsita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The natural history of Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chicago University Press, 2003, 0-226-30306-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the colonization patterns of an expanding forest pest and its natural enemies using molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 1, Le Studium - Loire Valley Institute for Advanced Studies. 2017, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique évolutive en entomologie forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02814776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId492"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12712" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Dong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Johnson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Rahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179470" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70189" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Walker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Uemura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron P. Zalucki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109180" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman I&#775;pekdal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e102928" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Rossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108376" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Roderick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieac047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e61086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00071-21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01163-20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10021-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Caldeira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485319000282" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meurisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groenen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02108-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman Ipekdal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622945v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pilati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104097" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Petsopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627784v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gens&#233;ric Beydon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12756" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Petrucco-Toffolo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Mendel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12224" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.01.073" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605097v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Ben Jamaa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhahri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485317000104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pivato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arrigoni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Trentin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjx144" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626953v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Paiva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Maria Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12287" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed El Mokhefi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahdab Chakali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2194" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Paiva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12494" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CF8743N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12829" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12495" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7800MK0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637890v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/zoo-1407-11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0453-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Feraudy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-013-0101-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641488v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC13266" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.39" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637831v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Vogel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heckel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.01.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860608v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e C&#233;zard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12360" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86LP1W2M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645832v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057192" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860611v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Cezard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12089" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K15SCWC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena M. Santos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.865" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645803v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037083" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rodr&#237;guez-Mahillo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Vega" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0536.2012.02107.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00576.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20H5392D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650797v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanumas Chantarasuwan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Siang Chou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy L. Clement" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651792v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12077" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT4V301D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652859v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Zahab" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yan-Quiong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02429.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DH1HDB2W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650143v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Paiva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02318.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189980v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647669v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppol Kobmoo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-178" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647888v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02147.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662104v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Zhao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Argal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02289.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5B7DD145CC9A07FE303074EEF6BDF21735105CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655642v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-009-9429-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KD5M4LH8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661817v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvato" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-220" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203975v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stauffer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.48" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661793v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03302.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5SKV860-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669037v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3767" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660583v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Salle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arthofer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00720.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667155v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux Morabito" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02872.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02LTHD61-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656569v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800836" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656591v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2005.00310.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9644X5BH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658562v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01477.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHF8QZBG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659412v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vasconcelos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2006.00292.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJ2R4273-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682455v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800518" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678113v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00620.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN9ZLZ1N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678169v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Breton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00443.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFT1PZ92-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675118v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondor-Genson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Robert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674638v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux-Morabito" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672968v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682058v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673067v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forichon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chambon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672259v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Innan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Stephan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696029v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686587v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondor" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692227v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686004v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684180v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724801v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171596v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789893v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786851v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790066v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789698v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790639v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787008v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788464v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787980v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsykun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789555v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786467v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meurisse" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785719v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790230v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burban" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786969v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonato" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilati" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnoux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686729v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bocheva" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686721v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794265v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Paiva" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801933v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801093v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796898v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayfun Kaya" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795881v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793671v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795887v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battisti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602094v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741419v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802729v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932411v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932402v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Paiva" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804286v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811531v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748083v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Mateus" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Branco" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752701v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Schroeder" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pivotto" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816446v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834102v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833794v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828243v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fabre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786428v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686725v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudine Courtin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808245v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748530v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800322v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796032v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800668v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797764v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833564v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Johnson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Razafindratsita" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grassi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217254v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814776v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Dong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Johnson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3261" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12712" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Rahim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179470" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Walker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Uemura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron P. Zalucki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109180" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman I&#775;pekdal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e102928" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Rossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108376" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Roderick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Cao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieac047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e61086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00071-21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01163-20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10021-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Caldeira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485319000282" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meurisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groenen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02108-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman Ipekdal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622945v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pilati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104097" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.01.073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Petsopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gens&#233;ric Beydon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12756" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Petrucco-Toffolo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Mendel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12224" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Paiva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Maria Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12287" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Ben Jamaa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhahri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485317000104" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pivato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arrigoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Trentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjx144" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12829" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633772v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed El Mokhefi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahdab Chakali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2194" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636449v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Paiva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12494" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CF8743N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12495" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7800MK0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637890v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/zoo-1407-11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0453-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Feraudy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-013-0101-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641488v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC13266" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.39" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637831v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Vogel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heckel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.01.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652351v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena M. Santos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.865" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860608v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e C&#233;zard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12360" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86LP1W2M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645832v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057192" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860611v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Cezard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12089" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K15SCWC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645803v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037083" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rodr&#237;guez-Mahillo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Vega" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0536.2012.02107.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00576.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20H5392D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650797v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanumas Chantarasuwan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Siang Chou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy L. Clement" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651792v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12077" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT4V301D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647888v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02147.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652859v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Zahab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yan-Quiong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02429.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DH1HDB2W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650143v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Paiva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02318.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189980v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647669v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppol Kobmoo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-178" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662104v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Zhao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Argal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02289.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5B7DD145CC9A07FE303074EEF6BDF21735105CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655642v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-009-9429-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KD5M4LH8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661817v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvato" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-220" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203975v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stauffer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.48" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661793v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03302.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5SKV860-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669037v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3767" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660583v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Salle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arthofer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00720.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vasconcelos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2006.00292.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJ2R4273-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667155v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux Morabito" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02872.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02LTHD61-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656569v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800836" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2005.00310.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9644X5BH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01477.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHF8QZBG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682455v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800518" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678113v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00620.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN9ZLZ1N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678169v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Breton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00443.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFT1PZ92-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675118v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondor-Genson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Robert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674638v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux-Morabito" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672968v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673067v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forichon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chambon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682058v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672259v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Innan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Stephan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696029v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686587v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondor" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692227v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686004v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684180v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724801v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171596v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789698v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790066v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789893v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786851v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789555v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790639v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787008v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788464v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787980v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsykun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686721v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786467v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meurisse" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785719v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790230v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burban" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786969v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonato" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilati" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnoux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686729v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bocheva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794265v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Paiva" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801093v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801933v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796898v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayfun Kaya" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795881v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793671v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795887v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battisti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602094v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741419v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932411v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802729v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932402v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Paiva" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804286v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811531v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748083v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Mateus" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Branco" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752701v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Schroeder" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pivotto" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816446v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834102v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833794v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828243v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fabre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786428v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686725v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudine Courtin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808245v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748530v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800322v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796032v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800668v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797764v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833564v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Johnson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Razafindratsita" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grassi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217254v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814776v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>