--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carole Kerdelhué </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics of Incipient Allochronic Divergence in the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (24), pp.e70189. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreeding and inbreeding depression dynamics in the haplodiploid date stone beetle, Coccotrypes dactyliperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (3), pp.775-785. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the evolution of processionary moths (Thaumetopoea spp., Lepidoptera, Notodontidae) based on a RAD‐seq phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (3), pp.365-375. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warmer and brighter winters than before: Ecological and public health challenges from the expansion of the pine processionary moth (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978, pp.179470. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look but do not touch: the occurrence of venomous species across Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myron P. Zalucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2023/2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset documenting prevalence and counts of pine processionary moth tents on local host trees in 3 regions of France with different climatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fanjas-Mercere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.110208. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific niche models for the invasive ambrosia beetle Xylosandrus crassiusculus suggest contrasted responses to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.761-774. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-024-05528-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence, assembly and count datasets of viruses associated to the pine processionary moth Thaumetopoea pityocampa (Denis & Schiffermüller) (Lepidoptera, Notodontidae) identified from transcriptomic high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109180. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The worldwide invasion history of a pest ambrosia beetle inferred using population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (15), pp.4381-4400. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pine processionary moth Thaumetopoea pityocampa (Notodontidae) species complex: a phylogeny-based revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman İpekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.1031 - 1050. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/asp.81.e102928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (3), pp.1217-1231. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-021-01443-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex drivers of phenology in the pine processionary moth: Lessons from the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp.247-259. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome data from a summer population specimen of the urticating pine defoliator Thaumetopoea pityocampa (Lepidoptera, Notodontidae, Thaumetopoeinae, Thaumetopoea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108376. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Genes in Regulating Host Plants Expansion in Tephritid Fruit Flies (Diptera) and Potential for RNAi-Based Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Roderick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/ieac047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on the potential geographical distribution of two invading Xylosandrus ambrosia beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1339. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-80157-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of adult emergence in the pine processionary moth between 1970 and 1984 in Mont Ventoux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e61086. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.9.e61086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequence of a Partitivirus Isolated from Pine Processionary Moth Eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.e00071-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00071-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequences of an Iteradensovirus and an Alphapermutotetra-Like Virus Identified from the Pine Processionary Moth ( Thaumetopoea pityocampa ) in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.e01163-20. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sympatry to parapatry: a rapid change in the spatial context of incipient allochronic speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-019-10021-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifted phenology in the pine processionary moth affects the outcome of tree–insect interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110 (1), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485319000282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future distribution of the invasive oak processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.523-534. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-019-02108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From refugia to contact: Pine processionary moth hybrid zone in a complex biogeographic setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman Ipekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1623-1638. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the worldwide invasion of the Asian long-horned beetle: A recurrent invasion process from the native area together with a bridgehead effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Tsykun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.951-967. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population genetic study of the egg parasitoid Baryscapus servadeii reveals large scale automictic parthenogenesis and almost fixed homozygosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pilati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.104097. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2019.104097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;De novo&amp;lt;/em&amp;gt; genome and transcriptome resources of the Adzuki bean borer &amp;lt;em&amp;gt;Ostrinia scapulalis&amp;lt;/em&amp;gt; (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.781-787. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.01.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Mid-Aegean Trench: vicariant evolution of the Eastern pine processionary moth, Thaumetopoea wilkinsoni (Lepidoptera: Notodontidae), in Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Petsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman Ipekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippos A. Aravanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (2), pp.228-236. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/bly041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome and reference transcriptomic resources for the urticating pine defoliator Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genséric Beydon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.602-619. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of potential hybridization in the Thaumetopoea pityocampa-wilkinsoni complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Petrucco-Toffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman Ipekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the demographic history of allochronic differentiation in the pine processionary moth Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.264-278. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for heritable reproductive time in two allochronic populations of pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Maria Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat waves on embryo mortality in the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Ben Jamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, online fisrt, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485317000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome Analysis of Urticating Setae From Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (6), pp.1560-1566. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjx144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for low-level hybridization between two allochronic populations of the pine processionary moth, Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (2), pp.311-328. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the pine processionary moth at the southern edge of its range: contrasting patterns between mitochondrial and nuclear markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed El Mokhefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gahdab Chakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (13), pp.4274-4288. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate constrains range expansion of an allochronic population of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.1288-1300. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruent evolutionary histories of two parasitoids in the Mediterranean Basin: influence of host specialization and ecological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (6), pp.1040-1051. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of two pine processionary moth species in Turkey evidences a contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (5), pp.868-876. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3906/zoo-1407-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, characterization and PCR multiplexing of 17 microsatellite loci in the pine processionary moth &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt; (Lepidoptera, Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.755-757. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-015-0453-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of fifteen microsatellite loci in the cone and seed-feeding insect, Pissodes validirostris, and cross-priming among congeneric species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Feraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.393-395. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-013-0101-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and colonization history of the fruit fly &amp;lt;em&amp;gt;Bactrocera tau&amp;lt;/em&amp;gt; (Diptera: Tephritidae) in China and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107 (3), pp.1256-1265. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/EC13266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted invasion processes imprint the genetic structure of an invasive scale insect across southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (5), pp.390-400. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of two phenologically divergent populations of the pine processionary moth (Thaumetopoea pityocampa) by de novo transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (Mars 2014), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic divergence in reproductive traits of a moth population experiencing a phenological shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (15), pp.5098-5108. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of population allele frequencies from next-generation sequencing data: pool-versus individual-based genotyping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (14), pp.3766-79. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host and phenology shifts in the evolution of the social moth genus Thaumetopoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (12), pp.3198-3207. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of RAD allele dropout on the estimation of genetic variation within and between populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Cezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (11), pp.3165-78. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marqueurs génétiques contredisent les hypothèses historiques : l'origine chypriote inattendue du chalcidien des graines invasif Megastigmus schimitscheki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and inferences on potential source areas for &amp;lt;em&amp;gt;Bactrocera dorsalis&amp;lt;/em&amp;gt; (Hendel) based on mitochondrial and microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.e37083. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 13 new microsatellite markers in the pine processionary moth, Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. A'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Argo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Avand-Faghih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoktaru Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite and mitochondrial data provide evidence for a single major introduction for the neartic leafhopper Scaphoideus titanus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), 13 p. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setae from the pine processionary moth (Thaumetopoea pityocampa) contain several relevant allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez-Mahillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Dermatitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (6), pp.367-374. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0536.2012.02107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the distribution of the two bark beetles Tomicus destruens and Tomicus piniperda in Europe and the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.358 - 366. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2012.00576.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme case of plant-insect codiversification: figs and fig-pollinating wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Rønsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhanumas Chantarasuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Siang Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.1029-1047. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/sys068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences on population history of a seed chalcid wasp: invasion success despite a severe founder effect from an unexpected source population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (24), pp.6086-103. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth (Thaumetopoea pityocampa, Lepidoptera, Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.146-158. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02147.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Australia and back again: the worldwide historical biogeography of non-pollinating fig wasps (Hymenoptera: Sycophaginae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Zahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Yan-Quiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (2), pp.209-225. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02429.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature niche shift observed in a Lepidoptera population under allochronic divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (9), pp.1897-1905. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02318.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution géographique de deux scolytes, Tomicus destruens et Tomicus piniperda, en Europe et dans la région méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and evolution of life-history strategies in the Sycophaginae non-pollinating fig wasps (Hymenoptera, Chalcidoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Zahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Kjellberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noppol Kobmoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, 15 p. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-11-178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of topography in structuring the demographic history of the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallal Argal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (8), pp.1478-1490. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02289.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure of the oriental fruit fly, Bactrocera dorsalis (Hendel) (Diptera: Tephritidae) from Yunnan province (China) and nearby sites across the border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 138 (3), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-009-9429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary history and contemporary patterns in a currently expanding species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Zane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (220), 14 p. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-9-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spéciation, un processus toujours en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.X-XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex postglacial history of the temperate bark beetle Tomicus piniperda L. (Coleoptera, Scolytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.238-247. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the pine processionary moth Thaumetopoea wilkinsoni in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (11), pp.2273-2283. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic isolation through time: allochronic differentiation of a phenologically atypical population of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274 (1612), pp.935-941. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2006.3767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a host-specific insect: genetic structure of Ips typographus in Europe does not reflect past fragmentation of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Arthofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (2), pp.239-246. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00720.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and population genetic structure of the Mediterranean pine shoot beetle Tomicus destruens in the Iberian Peninsula and Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (2), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2006.00292.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographic structure and past history of the circum-Mediterranean species Tomicus destruens Woll. (Coleoptera : Scolytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (6), pp.1603-1615. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02872.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genetic study of two oligophagous insects associated with the same hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny and evolution of host-plant use in conifer seed chalcids in the genus Megastigmus (Hymenoptera: Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3113.2005.00310.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of eight new microsatellite loci in the invading maritime pine bast scale Matsucoccus feytaudi (Hemiptera : Coccoidea : Margarodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (4), pp.1168-1170. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of the oriental fruit fly, Bactrocera dorsalis (Diptera : Tephritidae), in Yunnan (China) based on mitochondrial DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34 (4), pp.977-983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic study of the forest pest Tomicus piniperda (Col., Scolytinae) in Yunnan province (China) compared to Europe: new insights for the systematics and evolution of the genus Tomicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (5), pp.416-422. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of five microsatellite loci in the Pine Processionary Moth Thaumetopoea pityocampa (Lepidoptera Notodontidae Thaumetopoeinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (2), pp.213-214. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00620.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microsatellite loci in the spruce bark beetle Ips typographus (Coleoptera : Scolytidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.336-337. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8286.2003.00443.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of five microsatellite loci in the pine shoot beetle Tomicus piniperda (Coleoptera : Scolytidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mondor-Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux espèces distinctes d'Hylésine du pin, Tomicus piniperda et Tomicus destruens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 153, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microsatellite loci in a seed chalcid, Megastigmus spermotrophus (Hymenoptera : Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger-Rozenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.363-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure of Tomicus piniperda L. (Curculionidae : Scolytinae) on different pine species and validation of T. destruens (Woll.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Forichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.483-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage des acides nucléiques et les méthodes d'analyse des données moléculaires en phylogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la SEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species and recombination effects on DNA variability in the tomato genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Innan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfang Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 158 (4), pp.1725-1735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative community ecology studies on old world figs and fig wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81 (10), pp.2832-2849. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the Ceratosolen species pollinating Ficus of the subgenus Sycomorus sensu stricto : biogeographical history and origins of the species-specificity breakdown cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (3), pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of fig wasps Agaonidae are not monophyletic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (6), pp.517-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pollination of Ficus sur by two sympatric fig wasp species in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (1), pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-pollinating afrotropical fig wasps affect the fig-pollinator mutualism in ficus within the subgenus sycomorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of dioecy among ficus (Moraceae) : an alternative hypothesis involving non-pollinating fig wasp pressure on the fig-pollinator mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (1), pp.163-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic causes and consequences of sympatric allochronic differentiation in a defoliating insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation genomics Paris 2024 (conservgenomics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future potential geographical distribution of Xylosandrus crassiusculus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting invasion history in two ambrosia beetles of the Xylosandrus genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’expansion d’une population introduite de Xylosandrus crassiusculus (Coleoptera : Curculionidae) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et services écosystémiques : approches et compétences au sein du LabEx CeMEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Montpellier Wine and Vine Science – Vinseo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier (UM). Montpellier, FRA., Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological consequences of shifts in phenology in Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting: Population dynamics and integrated management of forest insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data - Case studies in forest entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop "Patterns of invertebrate invasions in Eurasian forests"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation allochronique chez la processionnaire du pin Thaumetopoea pityocampa: passé, présent et futur d'une population atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, UMR ESE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of invasive populations of the pine processionary moth: a population genetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics and genomic approaches to decipher the recent history of forest pest insects and improve management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral communities associated with lepidoptera : A study of Thaumetopoea pityocampa (Notodontidae) and the European corn borer species complex Ostrinia nubilalis / O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rhode Island. Kingston, USA. National Centre for Scientific Research Demokritos (NCSR Demokritos), GRC., Aug 2018, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust in historical data to disentangle the evolutionary history of introduction? Input of a genetic approach to compare the invasion histories of two seed chalcids (Megastigmus sp.) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaemdzhikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allochronic differentiation in the pine processionary moth: possible impacts of past and future climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des routes d’invasion d’un insecte ravageur polyphage : le cas du capricorne asiatique Anoplophora glabripennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsykun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of expansion of pine processionary moth at the northern edge of its distributional range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-URZF; University of Padova, Department of Agronomy, Food, Natural Resources, Animals and Environment (DAFNAE); Le Studium, Institute for advanced studies - Loire Valley, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the invasive oak processionary moth to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Impact and Risk Assessment of OPM outbreaks - sustainable Forest Management and Health Risk Control under Climate Change”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics and genomic approaches to decipher the recent history of forest pest insects : invasions, expansions, and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche shift induced by allochronic speciation: implications for forecasting the response of the pine processionary moth to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of expansion of pine processionary moth and its specialist egg parasitoid at the northern edge of its distributional range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pilati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organizations (IUFRO), Sep 2017, Thessaloniki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How processionary moths adapt to global warming - case study from Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasive insects and trees: detection, management and policy. A two-day conference incorporating the Expert Meeting on Oak Processionary Moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hull, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi prendre en compte les changements de phénologie chez les insectes? Recherches et perspectives dans le cas de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of insect pests: lessons from the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et expansion géographique des ravageurs : le cas de la processionnaire du pin en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du LabEx CeMEB "Environnement, Société et Changements Climatiques : impacts et scénarisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing mito-nuclear discordance and &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; hypothesis in a processionary moth contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayfun Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population dynamics and integrated control of forest defoliating and other insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Sep 2015, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation génétique et écologique chez une population de processionnaire du pin à cycle biologique décalé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Adaptation des Eucaryotes face aux Changements Environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data: case studies in forest entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population genetics to population genomics: new insights into pine processionary moth past and future expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCLIM meeting – Processionary moths and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data: case studies in forest entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Invasions in a Changing World, Le Studium Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted genetic patterns in two egg-parasitoids associated with the complex species of the processionary moth Thaumetopoea pityocampa/wilkinsoni around the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO joint meeting: 7.03.06 "Integrated Management of Forest Defoliating Insects" and 7.03.01 "Cone and seed insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth: molecular analysis of a divergent population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genomic and transcriptomic tools to population genomics in &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Séminaire du réseau EFOR (Etudes Fonctionnelles chez les Organismes modèles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allochronic differentiation of a pine processionary moth population in Portugal: evolutionary scenario based on neutral markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINSECT3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When genetic markers contradict historical hypotheses: an unexpected Cypriot origin for the invasive seed chalcid Megastigmus schimitscheki.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINSECT 3 : Entomological Research in Mediterranean Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary history of the pine processionary moth: role of topography and host tree in shaping the population genetic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallal Argal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate change drive speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Conference on Global Warming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity at candidate loci potentially involved in phenology in natural populations of two Lepidoptera species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilke Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pivotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Entomological research in Mediterranean forest ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of core and front populations of Thaumetopoea pityocampa in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UE RTD Project - Quality of Life and Management of Living Resources;Global change and pine processionary moth:a new challenge for integrated pest management;PROMOTH QLK5-CT-2002-00852</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Belgodère, Calvi, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of Megastigmus seed chalcids (Hymenoptera: Torymidae) related to conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Brisbane, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique des espèces autochtones et invasives du genre Megastigmus (Chalcidoidea : Torymidae) dans les cédraies et sapinières du Mont Ventoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale Francophone d'entomologie;CIFE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic resources of two Lepidoptera: the Notodontidae Thaumetopoea pityocampa and the Crambidae Ostrinia scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Crête, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Patterns In The Range Expansion Of Pine Processionary Moth In Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of IUFRO WPs - Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. , pp.109, IUFRO 2017 Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCLIM- Réseau multidisciplinaire Euro-Méditerranéen de recherches sur la réponse adaptative au changement climatique des processionnaires et de leurs organismes associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au Changement Climatique de l’Agriculture et de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong phylogeographic pattern in the pine cone weevil: The relative contributions of vicariance versus evolutionary histories of pine hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Avignon, France. 204 p., 2011, Abstrack book Medpine 4: 4.International Conference on Mediterranean Pines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolytes du genre Xylosandrus à la conquête de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-94, 2023, Savoir faire, 9782759234820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Ecologie et environnement du CNRS : compte-rendu des journées des 22, 23 et 24 février 2017, CNRS, Bordeaux, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-141, 2017, Les Cahiers Prospectives CNRS INEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary History of the Genus Thaumetopoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of Pine Processionary Moth and Parasitoid responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range Expansion in the Pine Processionary Moth: A Population Genetics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the Pine Processionary Moth Complex: Genetic Structure and Potential Contact or Hybrid Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structure at different spatial scales in the processionary moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassel-Lundhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moraceae, Ficus, and associated fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Razafindratsita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The natural history of Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chicago University Press, 2003, 0-226-30306-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the colonization patterns of an expanding forest pest and its natural enemies using molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 1, Le Studium - Loire Valley Institute for Advanced Studies. 2017, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique évolutive en entomologie forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02814776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId492"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carole Kerdelhué </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the evolution of processionary moths (Thaumetopoea spp., Lepidoptera, Notodontidae) based on a RAD‐seq phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (3), pp.365-375. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreeding and inbreeding depression dynamics in the haplodiploid date stone beetle, Coccotrypes dactyliperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (3), pp.775-785. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warmer and brighter winters than before: Ecological and public health challenges from the expansion of the pine processionary moth (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978, pp.179470. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics of Incipient Allochronic Divergence in the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (24), pp.e70189. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific niche models for the invasive ambrosia beetle Xylosandrus crassiusculus suggest contrasted responses to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.761-774. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-024-05528-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset documenting prevalence and counts of pine processionary moth tents on local host trees in 3 regions of France with different climatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fanjas-Mercere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.110208. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look but do not touch: the occurrence of venomous species across Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myron P. Zalucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2023/2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence, assembly and count datasets of viruses associated to the pine processionary moth Thaumetopoea pityocampa (Denis & Schiffermüller) (Lepidoptera, Notodontidae) identified from transcriptomic high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109180. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The worldwide invasion history of a pest ambrosia beetle inferred using population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (15), pp.4381-4400. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pine processionary moth Thaumetopoea pityocampa (Notodontidae) species complex: a phylogeny-based revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman İpekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.1031 - 1050. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/asp.81.e102928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex drivers of phenology in the pine processionary moth: Lessons from the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp.247-259. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome data from a summer population specimen of the urticating pine defoliator Thaumetopoea pityocampa (Lepidoptera, Notodontidae, Thaumetopoeinae, Thaumetopoea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108376. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Genes in Regulating Host Plants Expansion in Tephritid Fruit Flies (Diptera) and Potential for RNAi-Based Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Roderick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/ieac047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first inference of the phylogeography of the worldwide invader Xylosandrus compactus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (3), pp.1217-1231. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-021-01443-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on the potential geographical distribution of two invading Xylosandrus ambrosia beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1339. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-80157-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of adult emergence in the pine processionary moth between 1970 and 1984 in Mont Ventoux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e61086. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.9.e61086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequence of a Partitivirus Isolated from Pine Processionary Moth Eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.e00071-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00071-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequences of an Iteradensovirus and an Alphapermutotetra-Like Virus Identified from the Pine Processionary Moth ( Thaumetopoea pityocampa ) in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.e01163-20. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sympatry to parapatry: a rapid change in the spatial context of incipient allochronic speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-019-10021-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifted phenology in the pine processionary moth affects the outcome of tree–insect interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110 (1), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485319000282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future distribution of the invasive oak processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.523-534. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-019-02108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From refugia to contact: Pine processionary moth hybrid zone in a complex biogeographic setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman Ipekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1623-1638. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the worldwide invasion of the Asian long-horned beetle: A recurrent invasion process from the native area together with a bridgehead effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Tsykun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.951-967. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population genetic study of the egg parasitoid Baryscapus servadeii reveals large scale automictic parthenogenesis and almost fixed homozygosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pilati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.104097. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2019.104097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Mid-Aegean Trench: vicariant evolution of the Eastern pine processionary moth, Thaumetopoea wilkinsoni (Lepidoptera: Notodontidae), in Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Petsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman Ipekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippos A. Aravanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (2), pp.228-236. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/bly041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome and reference transcriptomic resources for the urticating pine defoliator Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genséric Beydon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.602-619. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of potential hybridization in the Thaumetopoea pityocampa-wilkinsoni complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Petrucco-Toffolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahraman Ipekdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the demographic history of allochronic differentiation in the pine processionary moth Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.264-278. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;De novo&amp;lt;/em&amp;gt; genome and transcriptome resources of the Adzuki bean borer &amp;lt;em&amp;gt;Ostrinia scapulalis&amp;lt;/em&amp;gt; (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.781-787. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.01.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat waves on embryo mortality in the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Ben Jamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, online fisrt, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485317000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome Analysis of Urticating Setae From Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (6), pp.1560-1566. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjx144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for heritable reproductive time in two allochronic populations of pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Maria Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the pine processionary moth at the southern edge of its range: contrasting patterns between mitochondrial and nuclear markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed El Mokhefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gahdab Chakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (13), pp.4274-4288. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate constrains range expansion of an allochronic population of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.1288-1300. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for low-level hybridization between two allochronic populations of the pine processionary moth, Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (2), pp.311-328. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruent evolutionary histories of two parasitoids in the Mediterranean Basin: influence of host specialization and ecological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (6), pp.1040-1051. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, characterization and PCR multiplexing of 17 microsatellite loci in the pine processionary moth &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt; (Lepidoptera, Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.755-757. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-015-0453-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of two pine processionary moth species in Turkey evidences a contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (5), pp.868-876. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3906/zoo-1407-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of fifteen microsatellite loci in the cone and seed-feeding insect, Pissodes validirostris, and cross-priming among congeneric species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David de Feraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.393-395. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-013-0101-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and colonization history of the fruit fly &amp;lt;em&amp;gt;Bactrocera tau&amp;lt;/em&amp;gt; (Diptera: Tephritidae) in China and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107 (3), pp.1256-1265. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/EC13266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted invasion processes imprint the genetic structure of an invasive scale insect across southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (5), pp.390-400. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of two phenologically divergent populations of the pine processionary moth (Thaumetopoea pityocampa) by de novo transcriptome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (Mars 2014), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of population allele frequencies from next-generation sequencing data: pool-versus individual-based genotyping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (14), pp.3766-79. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host and phenology shifts in the evolution of the social moth genus Thaumetopoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (12), pp.3198-3207. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of RAD allele dropout on the estimation of genetic variation within and between populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Cezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (11), pp.3165-78. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic divergence in reproductive traits of a moth population experiencing a phenological shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (15), pp.5098-5108. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marqueurs génétiques contredisent les hypothèses historiques : l'origine chypriote inattendue du chalcidien des graines invasif Megastigmus schimitscheki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and inferences on potential source areas for &amp;lt;em&amp;gt;Bactrocera dorsalis&amp;lt;/em&amp;gt; (Hendel) based on mitochondrial and microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.e37083. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. A'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Argo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Avand-Faghih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoktaru Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite and mitochondrial data provide evidence for a single major introduction for the neartic leafhopper Scaphoideus titanus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), 13 p. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 13 new microsatellite markers in the pine processionary moth, Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setae from the pine processionary moth (Thaumetopoea pityocampa) contain several relevant allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Rodríguez-Mahillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Dermatitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (6), pp.367-374. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0536.2012.02107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the distribution of the two bark beetles Tomicus destruens and Tomicus piniperda in Europe and the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.358 - 366. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2012.00576.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme case of plant-insect codiversification: figs and fig-pollinating wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Rønsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhanumas Chantarasuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Siang Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.1029-1047. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/sys068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences on population history of a seed chalcid wasp: invasion success despite a severe founder effect from an unexpected source population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (24), pp.6086-103. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Australia and back again: the worldwide historical biogeography of non-pollinating fig wasps (Hymenoptera: Sycophaginae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Zahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Yan-Quiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (2), pp.209-225. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02429.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature niche shift observed in a Lepidoptera population under allochronic divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (9), pp.1897-1905. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02318.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution géographique de deux scolytes, Tomicus destruens et Tomicus piniperda, en Europe et dans la région méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and evolution of life-history strategies in the Sycophaginae non-pollinating fig wasps (Hymenoptera, Chalcidoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Zahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Kjellberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noppol Kobmoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, 15 p. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-11-178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth (Thaumetopoea pityocampa, Lepidoptera, Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.146-158. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02147.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of topography in structuring the demographic history of the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallal Argal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (8), pp.1478-1490. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02289.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure of the oriental fruit fly, Bactrocera dorsalis (Hendel) (Diptera: Tephritidae) from Yunnan province (China) and nearby sites across the border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 138 (3), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-009-9429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary history and contemporary patterns in a currently expanding species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Zane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (220), 14 p. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-9-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spéciation, un processus toujours en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.X-XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex postglacial history of the temperate bark beetle Tomicus piniperda L. (Coleoptera, Scolytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.238-247. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the pine processionary moth Thaumetopoea wilkinsoni in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (11), pp.2273-2283. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic isolation through time: allochronic differentiation of a phenologically atypical population of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274 (1612), pp.935-941. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2006.3767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a host-specific insect: genetic structure of Ips typographus in Europe does not reflect past fragmentation of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Arthofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (2), pp.239-246. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00720.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographic structure and past history of the circum-Mediterranean species Tomicus destruens Woll. (Coleoptera : Scolytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (6), pp.1603-1615. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02872.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genetic study of two oligophagous insects associated with the same hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny and evolution of host-plant use in conifer seed chalcids in the genus Megastigmus (Hymenoptera: Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.47-64. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3113.2005.00310.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of eight new microsatellite loci in the invading maritime pine bast scale Matsucoccus feytaudi (Hemiptera : Coccoidea : Margarodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (4), pp.1168-1170. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01477.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and population genetic structure of the Mediterranean pine shoot beetle Tomicus destruens in the Iberian Peninsula and Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (2), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2006.00292.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of the oriental fruit fly, Bactrocera dorsalis (Diptera : Tephritidae), in Yunnan (China) based on mitochondrial DNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34 (4), pp.977-983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic study of the forest pest Tomicus piniperda (Col., Scolytinae) in Yunnan province (China) compared to Europe: new insights for the systematics and evolution of the genus Tomicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (5), pp.416-422. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of five microsatellite loci in the Pine Processionary Moth Thaumetopoea pityocampa (Lepidoptera Notodontidae Thaumetopoeinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (2), pp.213-214. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00620.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microsatellite loci in the spruce bark beetle Ips typographus (Coleoptera : Scolytidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.336-337. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8286.2003.00443.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of five microsatellite loci in the pine shoot beetle Tomicus piniperda (Coleoptera : Scolytidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mondor-Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux espèces distinctes d'Hylésine du pin, Tomicus piniperda et Tomicus destruens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 153, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microsatellite loci in a seed chalcid, Megastigmus spermotrophus (Hymenoptera : Torymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger-Rozenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3), pp.363-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage des acides nucléiques et les méthodes d'analyse des données moléculaires en phylogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la SEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure of Tomicus piniperda L. (Curculionidae : Scolytinae) on different pine species and validation of T. destruens (Woll.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Forichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.483-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species and recombination effects on DNA variability in the tomato genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Innan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfang Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 158 (4), pp.1725-1735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative community ecology studies on old world figs and fig wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81 (10), pp.2832-2849. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the Ceratosolen species pollinating Ficus of the subgenus Sycomorus sensu stricto : biogeographical history and origins of the species-specificity breakdown cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (3), pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of fig wasps Agaonidae are not monophyletic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mondor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (6), pp.517-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pollination of Ficus sur by two sympatric fig wasp species in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (1), pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-pollinating afrotropical fig wasps affect the fig-pollinator mutualism in ficus within the subgenus sycomorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of dioecy among ficus (Moraceae) : an alternative hypothesis involving non-pollinating fig wasp pressure on the fig-pollinator mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (1), pp.163-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic causes and consequences of sympatric allochronic differentiation in a defoliating insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation genomics Paris 2024 (conservgenomics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting invasion history in two ambrosia beetles of the Xylosandrus genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future potential geographical distribution of Xylosandrus crassiusculus in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’expansion d’une population introduite de Xylosandrus crassiusculus (Coleoptera : Curculionidae) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data - Case studies in forest entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop "Patterns of invertebrate invasions in Eurasian forests"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation allochronique chez la processionnaire du pin Thaumetopoea pityocampa: passé, présent et futur d'une population atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, UMR ESE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological consequences of shifts in phenology in Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting: Population dynamics and integrated management of forest insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et services écosystémiques : approches et compétences au sein du LabEx CeMEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Montpellier Wine and Vine Science – Vinseo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier (UM). Montpellier, FRA., Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics and genomic approaches to decipher the recent history of forest pest insects and improve management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral communities associated with lepidoptera : A study of Thaumetopoea pityocampa (Notodontidae) and the European corn borer species complex Ostrinia nubilalis / O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rhode Island. Kingston, USA. National Centre for Scientific Research Demokritos (NCSR Demokritos), GRC., Aug 2018, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaemdzhikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust in historical data to disentangle the evolutionary history of introduction? Input of a genetic approach to compare the invasion histories of two seed chalcids (Megastigmus sp.) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allochronic differentiation in the pine processionary moth: possible impacts of past and future climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des routes d’invasion d’un insecte ravageur polyphage : le cas du capricorne asiatique Anoplophora glabripennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Javal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsykun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of invasive populations of the pine processionary moth: a population genetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the invasive oak processionary moth to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Impact and Risk Assessment of OPM outbreaks - sustainable Forest Management and Health Risk Control under Climate Change”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche shift induced by allochronic speciation: implications for forecasting the response of the pine processionary moth to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using population genetics and genomic approaches to decipher the recent history of forest pest insects : invasions, expansions, and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of expansion of pine processionary moth and its specialist egg parasitoid at the northern edge of its distributional range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pilati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organizations (IUFRO), Sep 2017, Thessaloniki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of expansion of pine processionary moth at the northern edge of its distributional range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-URZF; University of Padova, Department of Agronomy, Food, Natural Resources, Animals and Environment (DAFNAE); Le Studium, Institute for advanced studies - Loire Valley, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How processionary moths adapt to global warming - case study from Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasive insects and trees: detection, management and policy. A two-day conference incorporating the Expert Meeting on Oak Processionary Moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hull, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi prendre en compte les changements de phénologie chez les insectes? Recherches et perspectives dans le cas de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et expansion géographique des ravageurs : le cas de la processionnaire du pin en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du LabEx CeMEB "Environnement, Société et Changements Climatiques : impacts et scénarisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of insect pests: lessons from the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing mito-nuclear discordance and &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; hypothesis in a processionary moth contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayfun Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population dynamics and integrated control of forest defoliating and other insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Sep 2015, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation génétique et écologique chez une population de processionnaire du pin à cycle biologique décalé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Adaptation des Eucaryotes face aux Changements Environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data: case studies in forest entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population genetics to population genomics: new insights into pine processionary moth past and future expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCLIM meeting – Processionary moths and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data: case studies in forest entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Invasions in a Changing World, Le Studium Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted genetic patterns in two egg-parasitoids associated with the complex species of the processionary moth Thaumetopoea pityocampa/wilkinsoni around the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO joint meeting: 7.03.06 "Integrated Management of Forest Defoliating Insects" and 7.03.01 "Cone and seed insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genomic and transcriptomic tools to population genomics in &amp;lt;em&amp;gt;Thaumetopoea pityocampa&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Séminaire du réseau EFOR (Etudes Fonctionnelles chez les Organismes modèles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth: molecular analysis of a divergent population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allochronic differentiation of a pine processionary moth population in Portugal: evolutionary scenario based on neutral markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINSECT3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When genetic markers contradict historical hypotheses: an unexpected Cypriot origin for the invasive seed chalcid Megastigmus schimitscheki.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINSECT 3 : Entomological Research in Mediterranean Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary history of the pine processionary moth: role of topography and host tree in shaping the population genetic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallal Argal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate change drive speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Conference on Global Warming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity at candidate loci potentially involved in phenology in natural populations of two Lepidoptera species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilke Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pivotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Entomological research in Mediterranean forest ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of core and front populations of Thaumetopoea pityocampa in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UE RTD Project - Quality of Life and Management of Living Resources;Global change and pine processionary moth:a new challenge for integrated pest management;PROMOTH QLK5-CT-2002-00852</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Belgodère, Calvi, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of Megastigmus seed chalcids (Hymenoptera: Torymidae) related to conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Brisbane, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique des espèces autochtones et invasives du genre Megastigmus (Chalcidoidea : Torymidae) dans les cédraies et sapinières du Mont Ventoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale Francophone d'entomologie;CIFE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic resources of two Lepidoptera: the Notodontidae Thaumetopoea pityocampa and the Crambidae Ostrinia scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Crête, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Patterns In The Range Expansion Of Pine Processionary Moth In Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of IUFRO WPs - Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. , pp.109, IUFRO 2017 Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCLIM- Réseau multidisciplinaire Euro-Méditerranéen de recherches sur la réponse adaptative au changement climatique des processionnaires et de leurs organismes associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au Changement Climatique de l’Agriculture et de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong phylogeographic pattern in the pine cone weevil: The relative contributions of vicariance versus evolutionary histories of pine hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPINE 4: 4.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Avignon, France. 204 p., 2011, Abstrack book Medpine 4: 4.International Conference on Mediterranean Pines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolytes du genre Xylosandrus à la conquête de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-94, 2023, Savoir faire, 9782759234820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Ecologie et environnement du CNRS : compte-rendu des journées des 22, 23 et 24 février 2017, CNRS, Bordeaux, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-141, 2017, Les Cahiers Prospectives CNRS INEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary History of the Genus Thaumetopoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of Pine Processionary Moth and Parasitoid responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magally Torres-Leguizamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range Expansion in the Pine Processionary Moth: A Population Genetics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structure at different spatial scales in the processionary moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassel-Lundhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the Pine Processionary Moth Complex: Genetic Structure and Potential Contact or Hybrid Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moraceae, Ficus, and associated fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Razafindratsita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The natural history of Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chicago University Press, 2003, 0-226-30306-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the colonization patterns of an expanding forest pest and its natural enemies using molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 1, Le Studium - Loire Valley Institute for Advanced Studies. 2017, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique évolutive en entomologie forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02814776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId493"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Dong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Johnson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3261" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12712" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Rahim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179470" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Walker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Uemura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron P. Zalucki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109180" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman I&#775;pekdal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e102928" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Rossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108376" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Roderick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Cao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieac047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e61086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00071-21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01163-20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10021-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Caldeira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485319000282" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meurisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groenen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02108-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman Ipekdal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622945v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pilati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104097" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.01.073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Petsopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gens&#233;ric Beydon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12756" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Petrucco-Toffolo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Mendel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12224" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Paiva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Maria Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12287" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Ben Jamaa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhahri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485317000104" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pivato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arrigoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Trentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjx144" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12829" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633772v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed El Mokhefi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahdab Chakali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2194" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636449v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Paiva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12494" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CF8743N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12495" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7800MK0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637890v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/zoo-1407-11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0453-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Feraudy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-013-0101-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641488v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC13266" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.39" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637831v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Vogel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heckel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.01.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652351v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena M. Santos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.865" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860608v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e C&#233;zard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12360" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86LP1W2M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645832v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057192" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860611v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Cezard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12089" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K15SCWC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645803v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037083" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rodr&#237;guez-Mahillo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Vega" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0536.2012.02107.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00576.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20H5392D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650797v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanumas Chantarasuwan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Siang Chou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy L. Clement" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651792v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12077" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT4V301D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647888v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02147.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652859v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Zahab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yan-Quiong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02429.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DH1HDB2W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650143v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Paiva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02318.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189980v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647669v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppol Kobmoo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-178" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662104v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Zhao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Argal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02289.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5B7DD145CC9A07FE303074EEF6BDF21735105CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655642v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-009-9429-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KD5M4LH8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661817v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvato" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-220" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203975v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stauffer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.48" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661793v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03302.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5SKV860-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669037v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3767" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660583v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Salle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arthofer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00720.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vasconcelos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2006.00292.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJ2R4273-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667155v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux Morabito" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02872.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02LTHD61-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656569v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800836" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2005.00310.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9644X5BH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01477.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHF8QZBG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682455v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800518" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678113v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00620.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN9ZLZ1N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678169v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Breton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00443.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFT1PZ92-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675118v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondor-Genson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Robert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674638v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux-Morabito" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672968v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673067v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forichon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chambon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682058v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672259v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Innan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Stephan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696029v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686587v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondor" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692227v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686004v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684180v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724801v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171596v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789698v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790066v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789893v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786851v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789555v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790639v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787008v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788464v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787980v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsykun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686721v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786467v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meurisse" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785719v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790230v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burban" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786969v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonato" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilati" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnoux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686729v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bocheva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794265v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Paiva" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801093v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801933v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796898v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayfun Kaya" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795881v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793671v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795887v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battisti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602094v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741419v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932411v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802729v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932402v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Paiva" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804286v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811531v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748083v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Mateus" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Branco" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752701v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Schroeder" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pivotto" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816446v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834102v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833794v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828243v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fabre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786428v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686725v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudine Courtin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808245v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748530v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800322v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796032v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800668v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797764v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833564v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Johnson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Razafindratsita" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grassi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217254v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814776v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12712" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Dong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Johnson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Rahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179470" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70189" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Walker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Uemura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron P. Zalucki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2295" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109180" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman I&#775;pekdal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e102928" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Rossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108376" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Roderick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieac047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e61086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00071-21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01163-20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10021-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Caldeira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485319000282" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meurisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groenen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02108-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman Ipekdal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622945v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pilati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104097" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Petsopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627784v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gens&#233;ric Beydon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12756" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Petrucco-Toffolo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Mendel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12224" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.01.073" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605097v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Ben Jamaa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhahri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485317000104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pivato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arrigoni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Trentin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjx144" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626953v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Paiva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Maria Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12287" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed El Mokhefi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahdab Chakali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2194" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Paiva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12494" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CF8743N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12829" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12495" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7800MK0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0453-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/zoo-1407-11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Feraudy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-013-0101-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641488v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Shi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC13266" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.39" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637831v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Vogel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heckel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.01.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZQ8B0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860608v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e C&#233;zard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12360" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86LP1W2M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057192" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860611v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Cezard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12089" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K15SCWC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652351v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena M. Santos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.865" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645803v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652134v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037083" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036882" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643124v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rodr&#237;guez-Mahillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Vega" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0536.2012.02107.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652238v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00576.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20H5392D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanumas Chantarasuwan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Siang Chou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy L. Clement" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys068" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651792v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12077" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT4V301D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Zahab" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yan-Quiong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02429.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DH1HDB2W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650143v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Paiva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02318.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189980v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647669v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppol Kobmoo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-178" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02147.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Zhao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Argal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02289.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5B7DD145CC9A07FE303074EEF6BDF21735105CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655642v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-009-9429-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KD5M4LH8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661817v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvato" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-220" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203975v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661831v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stauffer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.48" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03302.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5SKV860-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669037v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3767" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660583v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Salle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arthofer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00720.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667155v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux Morabito" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02872.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02LTHD61-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656569v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800836" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656591v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2005.00310.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9644X5BH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658562v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01477.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHF8QZBG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659412v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vasconcelos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2006.00292.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJ2R4273-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680552v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682455v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800518" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678113v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00620.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN9ZLZ1N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678169v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Breton" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00443.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFT1PZ92-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675118v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondor-Genson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Robert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674638v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux-Morabito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672968v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberge" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682058v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673067v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forichon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chambon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672259v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Innan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Stephan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696029v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686434v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686587v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondor" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692227v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686004v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684180v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724801v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171596v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789893v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786851v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790066v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789698v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790639v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787008v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788464v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787980v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsykun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789555v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786467v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meurisse" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790230v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burban" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785719v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786969v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonato" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilati" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnoux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686729v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bocheva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686721v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794265v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Paiva" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801933v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801093v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796898v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayfun Kaya" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795881v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793671v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795887v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battisti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602094v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741419v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802729v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932411v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932402v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Paiva" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804286v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811531v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748083v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Mateus" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Branco" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752701v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Schroeder" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pivotto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816446v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834102v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833794v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828243v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fabre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786428v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686725v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caudine Courtin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808245v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748530v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800322v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796032v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800668v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797764v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833564v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Johnson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Razafindratsita" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grassi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217254v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814776v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>