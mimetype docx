--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bevacizumab, olaparib, and durvalumab in patients with relapsed ovarian cancer: a phase II clinical trial from the GINECO group</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of one anastomosis gastric bypass versus Roux-en-Y gastric bypass at 5 years (YOMEGA): a prospective, open-label, non-inferiority, randomised extension study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Trédan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Langlois-Jacques</w:t>
+                <w:t xml:space="preserve">Maud Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Filippello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Caiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45974-w⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.267-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00035-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549309v1</w:t>
+                <w:t xml:space="preserve">hal-04549316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of one anastomosis gastric bypass versus Roux-en-Y gastric bypass at 5 years (YOMEGA): a prospective, open-label, non-inferiority, randomised extension study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Filippello</w:t>
+                <w:t xml:space="preserve">Bevacizumab, olaparib, and durvalumab in patients with relapsed ovarian cancer: a phase II clinical trial from the GINECO group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Freyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Caiazzo</w:t>
+                <w:t xml:space="preserve">Olivier Trédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Langlois-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (4), pp.267-276. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00035-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45974-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549316v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multicenter Cohort Study on 301 Tissue-Level Implants: Cumulative Implant Survival Rate and Marginal Bone Level Change Up to 4.5 Years</w:t>
               </w:r>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Espalieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pelascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Caiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2110,295 +2110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagnostic anténatal modifie-t-il la prise en charge néonatale et le devenir à 1 an des enfants suivis pour atrésie de l’œsophage de type III ?</w:t>
+                <w:t xml:space="preserve">Does prenatal diagnosis modify neonatal treatment and early outcome of children with esophageal atresia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Garabedian</w:t>
+                <w:t xml:space="preserve">Charles Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Sfeir</w:t>
+                <w:t xml:space="preserve">Rony Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bonnard</w:t>
+                <w:t xml:space="preserve">Arnaud Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Khen-Dunlop</w:t>
+                <w:t xml:space="preserve">Naziha Khen-Dunlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44, pp.848-54. </w:t>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (3), pp.340.e1-340.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2014.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392294v1</w:t>
+                <w:t xml:space="preserve">hal-01392303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does prenatal diagnosis modify neonatal treatment and early outcome of children with esophageal atresia?</w:t>
+                <w:t xml:space="preserve">Le diagnostic anténatal modifie-t-il la prise en charge néonatale et le devenir à 1 an des enfants suivis pour atrésie de l’œsophage de type III ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Garabedian</w:t>
+                <w:t xml:space="preserve">C Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rony Sfeir</w:t>
+                <w:t xml:space="preserve">R Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bonnard</w:t>
+                <w:t xml:space="preserve">A Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naziha Khen-Dunlop</w:t>
+                <w:t xml:space="preserve">N Khen-Dunlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 212 (3), pp.340.e1-340.e7. </w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.848-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajog.2014.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392303v1</w:t>
+                <w:t xml:space="preserve">hal-01392294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'hétérogénéité au sein de mesures de qualité de l'environnement</w:t>
               </w:r>
@@ -2760,51 +2760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit You" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ceruse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00793-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Freyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Floquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Carrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48915-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Msika" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mathias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudigou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2024.09.115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45974-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Poghosyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Filippello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00035-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Chacun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/jomi.10141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Glachant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.06.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lablanche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Perie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102251" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pitiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2022.105169" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Bolze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lotz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Massardier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.20.00803" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Assenat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glehen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.11.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espalieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelascini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sterkers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(19)30475-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martins-Sim&#245;es" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rolland-Debord" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Giovannelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Belhassen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.06.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garabedian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sfeir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Khen-Dunlop" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.12.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Sfeir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Khen-Dunlop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2014.09.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Servagi-Vernat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontemps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Cl&#233;ro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bosset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit You" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ceruse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00793-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Freyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Floquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Carrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48915-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Msika" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mathias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudigou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chambon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2024.09.115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Poghosyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Filippello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00035-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45974-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Chacun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/jomi.10141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Glachant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.06.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lablanche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Perie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102251" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pitiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2022.105169" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Bolze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lotz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Massardier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.20.00803" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Assenat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glehen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.11.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espalieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelascini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sterkers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(19)30475-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martins-Sim&#245;es" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rolland-Debord" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Giovannelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Belhassen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.06.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Sfeir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Khen-Dunlop" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2014.09.030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garabedian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sfeir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Khen-Dunlop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.12.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Servagi-Vernat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontemps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Cl&#233;ro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bosset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>