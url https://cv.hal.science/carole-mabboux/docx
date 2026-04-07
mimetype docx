--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -968,186 +968,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una nuova edizione della Rettorica di Brunetto Latini</w:t>
+                <w:t xml:space="preserve">Il ciceronianesimo di Brunetto Latini: regole retoriche e norme civiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Guadagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gianluca Briguglia, Antonio Montefusco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brunetto Latini : intellettuale medievale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Istituto storico italiano per il Medio Evo, pp.51-67, 2025, 978-8-8314-4544-3</w:t>
+              <w:t xml:space="preserve">, Istituto storico italiano per il Medio Evo, 2025, pp.205-221, 2025, 978-8-8314-4544-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506228v1</w:t>
+                <w:t xml:space="preserve">hal-05506209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il ciceronianesimo di Brunetto Latini: regole retoriche e norme civiche</w:t>
+                <w:t xml:space="preserve">Una nuova edizione della Rettorica di Brunetto Latini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Guadagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gianluca Briguglia, Antonio Montefusco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brunetto Latini : intellettuale medievale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Istituto storico italiano per il Medio Evo, 2025, pp.205-221, 2025, 978-8-8314-4544-3</w:t>
+              <w:t xml:space="preserve">, Istituto storico italiano per il Medio Evo, pp.51-67, 2025, 978-8-8314-4544-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506209v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformatio et vocabulaire réformateur dans la production écrite de l’Italie communale (XIIIe-XIVe siècles)</w:t>
               </w:r>
@@ -1351,173 +1351,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03688492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les registres de délibérations dans la promotion des institutions communales ? (Toscane, fin XIIIe-XIVe s.)</w:t>
+                <w:t xml:space="preserve">Trascrivere il discorso nelle cronache: rielaborazioni narrative dell’oralità (secoli XIII-XIV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Otchakovsky-Laurens; Laure Verdon. </w:t>
+              <w:t xml:space="preserve">Fulvio Delle Donne; Paolo Garbini; Marino Zabbia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La voix des assemblées. Quelle démocratie urbaine au regard des registres de délibérations ? Méditerranée-Europe XIIIe-XVIIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, 2021, 9791032003176</w:t>
+              <w:t xml:space="preserve">Scrivere storia nel medioevo. Regolamentazione delle forme e delle pratiche nei secoli XII-XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.271-285, 2021, 9788833137193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04148699v1</w:t>
+                <w:t xml:space="preserve">halshs-03130388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trascrivere il discorso nelle cronache: rielaborazioni narrative dell’oralità (secoli XIII-XIV)</w:t>
+                <w:t xml:space="preserve">Quelle place pour les registres de délibérations dans la promotion des institutions communales ? (Toscane, fin XIIIe-XIVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fulvio Delle Donne; Paolo Garbini; Marino Zabbia. </w:t>
+              <w:t xml:space="preserve">François Otchakovsky-Laurens; Laure Verdon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scrivere storia nel medioevo. Regolamentazione delle forme e delle pratiche nei secoli XII-XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Viella, pp.271-285, 2021, 9788833137193</w:t>
+              <w:t xml:space="preserve">La voix des assemblées. Quelle démocratie urbaine au regard des registres de délibérations ? Méditerranée-Europe XIIIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, 2021, 9791032003176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03130388v1</w:t>
+                <w:t xml:space="preserve">halshs-04148699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can it Ever be Wise to Kill the Tyrant? Insights from Cicero in the Debate on Rightful Government during the Middle Ages (Especially in the 13th–14th Centuries)</w:t>
               </w:r>
@@ -1579,173 +1579,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03027914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir politique, société civique et écrit dans l’Italie communale</w:t>
+                <w:t xml:space="preserve">Renaissance et humanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Bousquet-Labouérie; Antoine Destemberg. </w:t>
+              <w:t xml:space="preserve">Sébastien Cote; Emmanuelle Picard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrit, pouvoirs et société en Occident aux XIIe-XIVe s. (Angleterre, France, Italie, péninsule Ibérique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.229-239, 2019, 9782340034426</w:t>
+              <w:t xml:space="preserve">Regards historiques sur « Les grandes étapes de la formation du monde moderne » (Histoire 2nde)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, pp.53-75, 2019, 9782091728391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02278208v1</w:t>
+                <w:t xml:space="preserve">halshs-02278197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaissance et humanisme</w:t>
+                <w:t xml:space="preserve">Pouvoir politique, société civique et écrit dans l’Italie communale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Cote; Emmanuelle Picard. </w:t>
+              <w:t xml:space="preserve">Christine Bousquet-Labouérie; Antoine Destemberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards historiques sur « Les grandes étapes de la formation du monde moderne » (Histoire 2nde)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathan, pp.53-75, 2019, 9782091728391</w:t>
+              <w:t xml:space="preserve">Écrit, pouvoirs et société en Occident aux XIIe-XIVe s. (Angleterre, France, Italie, péninsule Ibérique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.229-239, 2019, 9782340034426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02278197v1</w:t>
+                <w:t xml:space="preserve">halshs-02278208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bono Giamboni volgarizzatore : entre traduction et réécriture, célébrité de l’œuvre contre postérité de l’auteur ?</w:t>
               </w:r>
@@ -1794,173 +1794,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être djinn à la place du calife : l’Islam médiéval en bande dessinée. L’exemple du Sourire des marionnettes de Jean Dytar</w:t>
+                <w:t xml:space="preserve">Freedom flourished like a fair flower&amp;quot; : la culture florentine revisitée par un faussaire de l’Angleterre romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tristan Martine. </w:t>
+              <w:t xml:space="preserve">Andreas Nijenhuis-Bescher; Émilie-Anne Pépy; Jean-Yves Champeley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Âge en bande dessinée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.275-300, 2016, 9782811116699</w:t>
+              <w:t xml:space="preserve">L'honnête homme, l'or blanc et le duc d'Albe : mélanges offerts à Alain Becchia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc, pp.529-550, 2016, 978-2-919732-56-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599570v1</w:t>
+                <w:t xml:space="preserve">hal-01599576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freedom flourished like a fair flower&amp;quot; : la culture florentine revisitée par un faussaire de l’Angleterre romantique</w:t>
+                <w:t xml:space="preserve">Être djinn à la place du calife : l’Islam médiéval en bande dessinée. L’exemple du Sourire des marionnettes de Jean Dytar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Andreas Nijenhuis-Bescher; Émilie-Anne Pépy; Jean-Yves Champeley. </w:t>
+              <w:t xml:space="preserve">Tristan Martine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'honnête homme, l'or blanc et le duc d'Albe : mélanges offerts à Alain Becchia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie Mont Blanc, pp.529-550, 2016, 978-2-919732-56-2</w:t>
+              <w:t xml:space="preserve">Le Moyen Âge en bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.275-300, 2016, 9782811116699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599576v1</w:t>
+                <w:t xml:space="preserve">hal-01599570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver et transmettre un idéal politique par le récit urbain : l’exemple de la paix au sein des communes italiennes (XIIe-XIVe siècles)</w:t>
               </w:r>
@@ -2368,51 +2368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814116v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mabboux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tardivel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SPTDL02C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ryq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QX48LXSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31896" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Borghino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guadagnini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.42018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110716313-010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814116v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mabboux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tardivel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SPTDL02C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ryq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QX48LXSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31896" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Borghino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guadagnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.42018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110716313-010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>