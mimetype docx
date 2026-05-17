--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -1351,173 +1351,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03688492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trascrivere il discorso nelle cronache: rielaborazioni narrative dell’oralità (secoli XIII-XIV)</w:t>
+                <w:t xml:space="preserve">Quelle place pour les registres de délibérations dans la promotion des institutions communales ? (Toscane, fin XIIIe-XIVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fulvio Delle Donne; Paolo Garbini; Marino Zabbia. </w:t>
+              <w:t xml:space="preserve">François Otchakovsky-Laurens; Laure Verdon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scrivere storia nel medioevo. Regolamentazione delle forme e delle pratiche nei secoli XII-XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Viella, pp.271-285, 2021, 9788833137193</w:t>
+              <w:t xml:space="preserve">La voix des assemblées. Quelle démocratie urbaine au regard des registres de délibérations ? Méditerranée-Europe XIIIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, 2021, 9791032003176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03130388v1</w:t>
+                <w:t xml:space="preserve">halshs-04148699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les registres de délibérations dans la promotion des institutions communales ? (Toscane, fin XIIIe-XIVe s.)</w:t>
+                <w:t xml:space="preserve">Trascrivere il discorso nelle cronache: rielaborazioni narrative dell’oralità (secoli XIII-XIV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Otchakovsky-Laurens; Laure Verdon. </w:t>
+              <w:t xml:space="preserve">Fulvio Delle Donne; Paolo Garbini; Marino Zabbia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La voix des assemblées. Quelle démocratie urbaine au regard des registres de délibérations ? Méditerranée-Europe XIIIe-XVIIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, 2021, 9791032003176</w:t>
+              <w:t xml:space="preserve">Scrivere storia nel medioevo. Regolamentazione delle forme e delle pratiche nei secoli XII-XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.271-285, 2021, 9788833137193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04148699v1</w:t>
+                <w:t xml:space="preserve">halshs-03130388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can it Ever be Wise to Kill the Tyrant? Insights from Cicero in the Debate on Rightful Government during the Middle Ages (Especially in the 13th–14th Centuries)</w:t>
               </w:r>
@@ -1579,173 +1579,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03027914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaissance et humanisme</w:t>
+                <w:t xml:space="preserve">Pouvoir politique, société civique et écrit dans l’Italie communale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Cote; Emmanuelle Picard. </w:t>
+              <w:t xml:space="preserve">Christine Bousquet-Labouérie; Antoine Destemberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards historiques sur « Les grandes étapes de la formation du monde moderne » (Histoire 2nde)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathan, pp.53-75, 2019, 9782091728391</w:t>
+              <w:t xml:space="preserve">Écrit, pouvoirs et société en Occident aux XIIe-XIVe s. (Angleterre, France, Italie, péninsule Ibérique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.229-239, 2019, 9782340034426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02278197v1</w:t>
+                <w:t xml:space="preserve">halshs-02278208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir politique, société civique et écrit dans l’Italie communale</w:t>
+                <w:t xml:space="preserve">Renaissance et humanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Bousquet-Labouérie; Antoine Destemberg. </w:t>
+              <w:t xml:space="preserve">Sébastien Cote; Emmanuelle Picard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrit, pouvoirs et société en Occident aux XIIe-XIVe s. (Angleterre, France, Italie, péninsule Ibérique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.229-239, 2019, 9782340034426</w:t>
+              <w:t xml:space="preserve">Regards historiques sur « Les grandes étapes de la formation du monde moderne » (Histoire 2nde)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, pp.53-75, 2019, 9782091728391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02278208v1</w:t>
+                <w:t xml:space="preserve">halshs-02278197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bono Giamboni volgarizzatore : entre traduction et réécriture, célébrité de l’œuvre contre postérité de l’auteur ?</w:t>
               </w:r>
@@ -1794,173 +1794,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freedom flourished like a fair flower&amp;quot; : la culture florentine revisitée par un faussaire de l’Angleterre romantique</w:t>
+                <w:t xml:space="preserve">Être djinn à la place du calife : l’Islam médiéval en bande dessinée. L’exemple du Sourire des marionnettes de Jean Dytar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Andreas Nijenhuis-Bescher; Émilie-Anne Pépy; Jean-Yves Champeley. </w:t>
+              <w:t xml:space="preserve">Tristan Martine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'honnête homme, l'or blanc et le duc d'Albe : mélanges offerts à Alain Becchia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie Mont Blanc, pp.529-550, 2016, 978-2-919732-56-2</w:t>
+              <w:t xml:space="preserve">Le Moyen Âge en bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.275-300, 2016, 9782811116699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599576v1</w:t>
+                <w:t xml:space="preserve">hal-01599570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être djinn à la place du calife : l’Islam médiéval en bande dessinée. L’exemple du Sourire des marionnettes de Jean Dytar</w:t>
+                <w:t xml:space="preserve">Freedom flourished like a fair flower&amp;quot; : la culture florentine revisitée par un faussaire de l’Angleterre romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mabboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tristan Martine. </w:t>
+              <w:t xml:space="preserve">Andreas Nijenhuis-Bescher; Émilie-Anne Pépy; Jean-Yves Champeley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Âge en bande dessinée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.275-300, 2016, 9782811116699</w:t>
+              <w:t xml:space="preserve">L'honnête homme, l'or blanc et le duc d'Albe : mélanges offerts à Alain Becchia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc, pp.529-550, 2016, 978-2-919732-56-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599570v1</w:t>
+                <w:t xml:space="preserve">hal-01599576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver et transmettre un idéal politique par le récit urbain : l’exemple de la paix au sein des communes italiennes (XIIe-XIVe siècles)</w:t>
               </w:r>
@@ -2368,51 +2368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814116v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mabboux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tardivel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SPTDL02C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ryq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QX48LXSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31896" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Borghino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guadagnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.42018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110716313-010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814116v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mabboux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tardivel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SPTDL02C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ryq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QX48LXSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31896" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Borghino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guadagnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.42018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110716313-010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>