--- v0 (2026-04-05)
+++ v1 (2026-05-23)
@@ -80,50 +80,71 @@
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">carole-marin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0007-3401-5904</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=rDMoaUIAAAAJ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,51 +194,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Programme de recherche en cours</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« L'irruption du sauvage en ville. Quand le sanglier et la faune des forêts brouillent les frontières » (UMR 5319 Passages ; 2022-2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reportage CNRS à </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Visionner ici.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -247,1167 +268,1167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing game species in a polarized world: transparency as a key for rebuilding social trust?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Vajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 72 (1), pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10344-025-02041-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvage en ville : une approche socio-écologique des interactions entre humains et faune urbaine. Le cas des sangliers à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Numéro spécial Histoire et Géographie Environnementale, 472, pp.86-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de données : Nature et flux des informations au fondement des politiques de gestion du sanglier urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bellalba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13fht⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for Data: Nature and Flow of Information Underlying Urban Wild Boar Management Policies. Bordeaux (France) as a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bellalba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13s8e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking social tensions in unexpected human-wildlife interactions: a spatial perspective on urban wild boar management challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Dimensions of Wildlife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10871209.2025.2573988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating discreetly: Spatial ecology of urban wild boar in Bordeaux City's landscape of fear, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Werno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 954, pp.176436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling hidden aspects of GPS deployment on wildlife: A multistep and transdisciplinary approach to urban wild boar monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, pp.102931. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.102931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildlife and the city. Modelling wild boar use of urban nature: Empirical contribution, methodological proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Werno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, pp.1291-1312. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-024-01510-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la grande faune s'invite en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande Faune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 180, pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanglier urbain, impossible cohabitation? Les disservices et le désarroi bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.51-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animaux dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanglier bordelais : Nouveau résident urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de la création d’une filière de commercialisation de la venaison en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Hors-série 6, pp.89-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.7496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1417,128 +1438,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires animales, trajectoires cynégétiques : du sanglier gibier au sanglier administré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Vajas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clémence Perrin-Malterre; Laine Chanteloup; Julien Dellier; Matthieu Garel; Anne Loison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cohabiter avec le sauvage. Rencontres entre pratiques récréatives et faune sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-276, 2025, 978-2-7592-4134-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1548,1358 +1569,1440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexister avec la grande faune urbaine : de la connaissance à l’action. Bilan des activités scientifiques, synthèse opérationnelle et perspectives de gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bellalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR Passages. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prérequis à l’analyse des dynamiques de sangliers en site urbain clos via le piégeage photographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locia Amoussouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriane Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR Passages. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du programme de suivi de sangliers bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hermouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bermudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Région Nouvelle-Aquitaine. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauvage en ville : le sanglier bordelais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Colloque interdisciplinaire &amp;quot;(Re-)penser la coexistence entre humains et faune sauvage en ville&amp;quot; : Présentation générale et résumés des communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re-)penser la coexistence entre humains et faune sauvage en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Pessac, France. UMR 5319 Passages, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/sauvageville2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2023BOR30018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04167890v1</w:t>
+                <w:t xml:space="preserve">hal-05389414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque interdisciplinaire &amp;quot;(Re-)penser la coexistence entre humains et faune sauvage en ville&amp;quot; : Présentation générale et résumés des communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire, mesurer, rendre visibles : transparence et (dé)légitimation de l’action publique dans la gestion de la faune sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pablo Vajas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication, médias, discours institutionnels et processus de (dé)légitimation de l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R3-LPP; Sciences Po Bordeaux, Jun 2026, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mammifères qui transgressent les frontières spatiales et symboliques : commentaires croisés sur les vaches corses divagantes et les sangliers bordelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur les géographies animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maud Chalmandrier; Sylvia Flaminio; Jean Estebanez; Joelle Salomon Cavin; Nathalie Blanc, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le suivi GPS de la faune nous (dés-)apprend : trois enseignements d’un programme de suivi télémétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Werno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flora Pennec</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re-)penser la coexistence entre humains et faune sauvage en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Pessac, France. UMR 5319 Passages, 2025, </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05389414v1</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réguler le sanglier par la chasse ? Limites d’un modèle de gestion fondé sur la participation volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vajas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re-)penser la coexistence entre humains et faune sauvage en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse socio-écosystémique des interactions entre humains et faune sauvage en ville au prisme de la notion de Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Transversal « Transitions : échelles, spatialités et temporalités des territoires » de l’UMR Passages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mayté Banzo et Sandrine Courvoisier, Feb 2025, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangliers sans frontières : Quand la grande faune s’urbanise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Chambéry (73), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires animales, trajectoires cynégétiques: Du sanglier gibier au sanglier administré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vajas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohabitation entre pratiques récréatives et faune sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clémence Perrin Malterre; Laine Chanteloup; Anne Loison; Mathieu Garel; Léna Gruas; Stéphane Marpot; Kylian Henchoz, Mar 2023, Le Bourget Du Lac (73), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking (auto)wilding: wild boar irruption in urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Preserving the Wild to Rewilding: Narratives, Politics, Imaginary and Artistic Mediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Régis Barraud, Nov 2022, Poitiers (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sanglier urbain bordelais : un modèle d’étude, une démarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser et agir avec le sanglier : Enjeux socio-environnementaux d’une coexistence inédite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pessac, Maison des Suds, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour de la création d’une filière de commercialisation de la venaison en Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Biodiversité agro-alimentaire et horticole au cœur de projets de territoire. Recherche en cours et retours d’expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mammifères qui transgressent les frontières spatiales et symboliques : commentaires croisés sur les vaches corses divagantes et les sangliers bordelais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sauvage en ville : le sanglier bordelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...642 lines deleted...]
-                <w:t xml:space="preserve">halshs-02354957v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université Michel de Montaigne - Bordeaux III, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023BOR30018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04167890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2967,51 +3070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FDF6643"/>
+    <w:nsid w:val="AE46BF3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3115,51 +3218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57FAF0B9"/>
+    <w:nsid w:val="B68866A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3349,51 +3452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-marin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3401-5904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?app=desktop&amp;v=TI0mLTr4O4I" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vajas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-025-02041-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bellalba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13s8e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2573988" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Werno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176436" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102931" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472564v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01510-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.7496" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1961/9782759241354/cohabiter-avec-le-sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Fr&#233;d&#233;ric Hoyaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locia Amoussouga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Roquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hermouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bermudes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04167890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BOR30018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/sauvageville2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-marin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3401-5904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rDMoaUIAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?app=desktop&amp;v=TI0mLTr4O4I" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vajas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-025-02041-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bellalba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13s8e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2573988" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Werno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176436" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01510-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.7496" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1961/9782759241354/cohabiter-avec-le-sauvage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Fr&#233;d&#233;ric Hoyaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locia Amoussouga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Roquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hermouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bermudes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/sauvageville2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04167890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BOR30018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>