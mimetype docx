--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carole Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Carole Martin est Rédactrice et Consultante en communication écrite indépendante. Elle est Chercheuse et Membre associée du laboratoire ILLE à l'UHA de Mulhouse. Auteure de nombreux ouvrages et articles sur l’écriture de soi, elle s’intéresse aux liens entre la littérature de soi, la psychanalyse et les arts.Elle est également l'auteure du recueil de nouvelles &amp;quot;À l'Ombre des étoiles, nouvelles de la nuit&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carole-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en Littérature Générale et Comparée - Université de Haute-Alsace, ILLE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2019 à Mars 2023 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Haute-Alsace (ED 520), Mulhouse, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Littérature Générale et Comparée.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Régine Battiston.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« Genèse et processus de création dans l’écriture de soi des écrivains psychanalysés Hermann Hesse et Serge Doubrovsky ».*Prix de thèse SHS *2024 UHA Mulhouse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Sorbonne Nouvelle Paris 3, Paris, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Master recherche en Littérature Générale et Comparée.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« Création de l'identité littéraire sous l'influence du travail psychanalytique. »</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets & collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2024 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux, articles et publications en cours sur l’écriture de soi, sur les liens entre la littérature de soi, la psychanalyse et les arts - Publication d'une collection de livres sur l'écriture de soi (Conscience de soi Éditions).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation d'une Journée d’études &amp;quot;Sur l’écriture de soi&amp;quot;, 29/04/2022, Université de Haute-Alsace, Mulhouse, en collaboration avec la professeure Madame Régine Battiston et la professeure Catherine Ponchon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Écrin de soi - Création et gestion depuis 2022 d’un carnet Hypothèses nommé : « Les écritures de soi : Genèse, forme, discours et infradiscours », disponible sur : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecrindesoi.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la SFLGC (Société Française de Littérature Générale et Comparée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture de soi-R,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> disponible sur : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ecrituredesoi-revue.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité éditorial de la nouvelle revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDH UHA :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jdhuha.hypotheses.org/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Création du site internet de la nouvelle revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDH UHA :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jdhuha.hypotheses.org/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Création des normes éditoriales de la revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDH UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Création du site internet des JDH 2021 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jdh2021uha.wordpress.com/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Création et mise en forme du volume 2021 des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDH UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (en cours de parution) ; coordination du processus de relecture et d’évaluation des contributions, travail rédactionnel du volume, mise en page des articles (normes typographiques et éditoriales).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation des Journées Doctorales des Humanités, Université de Haute-Alsace, Mulhouse, 10 et 11 juin 2021 en collaboration avec la Directrice de l’école doctorale le professeure Régine Battiston.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique des Journées Doctorales des Humanités, UHA, Mulhouse.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche développés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et psychanalyse</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Genèse de l'écriture de soi</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Écriture et transversalité ; écriture et lien à soi</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Identité dans l'écriture autofictive</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le psychanalyste Josef Bernhard Lang et son patient-écrivain Hermann Hesse : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (2), https://www.cairn.info/revue-francaise-de-psychanalyse-2023-2-page-463.htm. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.872.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et psychanalyse, dialogue transversal autofictif entre l’écrivain psychanalysé Serge Doubrovsky et son analyste Robert Akeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture de l’autofiliation dans l’œuvre autofictive des écrivains psychanalysés Hermann Hesse et Serge Doubrovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDH SHS UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de thèse : laboratoire expérientiel et transformatif d’une écriture de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@gm@</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la correspondance à l’œuvre : Hermann Hesse et son psychanalyste Josef Bernhard Lang », p. 95-106, in Régine Battiston, Nikol Dziub, Augustin Voegele (dir.),Reims, Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inimitié dans les correspondances d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dis)simulation dans l’écriture de l’écrivaine psychanalysée Marie Cardinal Les Mots pour le dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues Mulhousiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, (Dis)simulation, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03375791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Hesse Le Curiste, entre cure médicale et « purge » satirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de soi à l’épreuve du faux self dans l’écriture autofictive de Serge Doubrovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur l’écriture de soi : Identité, forme, discours et infradiscours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inimitié dans la correspondance entre l’écrivain Hermann Hesse et son psychanalyste Josef Bernhard Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inimitié dans les correspondances d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aus Indien de Hermann Hesse : du voyage désenchanté à l’expression artistique amicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage et amitié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et écriture de soi : les écrivains psychanalysés Hermann Hesse et Serge Doubrovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et relectures. Nouvelles méthodes de recherche en études germaniques et nord-européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’écriture de soi : identité, forme et discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons. 2025, Comparaisons, 1030905533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique du soi, Hermann Hesse – Serge Doubrovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conscience de soi Éditions, Processus de création dans l’écriture de soi des écrivains psychanalysés (2), 2025, 9782959014116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et cure psychanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conscience de soi Éditions, Processus de création dans l’écriture de soi des écrivains psychanalysés (1), 2024, 9782959014109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENÈSE ET PROCESSUS DE CRÉATION DANS L’ÉCRITURE DE SOI DES ÉCRIVAINS PSYCHANALYSÉS HERMANN HESSE ET SERGE DOUBROVSKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Mulhouse, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04106057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId31"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carole Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Carole Martin est Rédactrice et Consultante en communication écrite indépendante. Elle est Chercheuse et Membre associée du laboratoire ILLE à l'UHA de Mulhouse. Auteure de nombreux ouvrages et articles sur l’écriture de soi, elle s’intéresse aux liens entre la littérature de soi, la psychanalyse et les arts.Elle est également l'auteure du recueil de nouvelles &amp;quot;À l'Ombre des étoiles, nouvelles de la nuit&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carole-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en Littérature Générale et Comparée - Université de Haute-Alsace, ILLE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2019 à Mars 2023 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Haute-Alsace (ED 520), Mulhouse, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Littérature Générale et Comparée.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Régine Battiston.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« Genèse et processus de création dans l’écriture de soi des écrivains psychanalysés Hermann Hesse et Serge Doubrovsky ».*Prix de thèse SHS *2024 UHA Mulhouse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Sorbonne Nouvelle Paris 3, Paris, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Master recherche en Littérature Générale et Comparée.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« Création de l'identité littéraire sous l'influence du travail psychanalytique. »</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets & collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2024 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux, articles et publications en cours sur l’écriture de soi, sur les liens entre la littérature de soi, la psychanalyse et les arts - Publication d'une collection de livres sur l'écriture de soi (Conscience de soi Éditions).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisation d'une Journée d’études &amp;quot;Sur l’écriture de soi&amp;quot;, 29/04/2022, Université de Haute-Alsace, Mulhouse, en collaboration avec la professeure Madame Régine Battiston et la professeure Catherine Ponchon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Écrin de soi - Création et gestion depuis 2022 d’un carnet Hypothèses nommé : « Les écritures de soi : Genèse, forme, discours et infradiscours », disponible sur : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecrindesoi.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la SFLGC (Société Française de Littérature Générale et Comparée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture de soi-R,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> disponible sur : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ecrituredesoi-revue.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité éditorial de la nouvelle revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDH UHA :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jdhuha.hypotheses.org/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Création du site internet de la nouvelle revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDH UHA :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jdhuha.hypotheses.org/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Création des normes éditoriales de la revue électronique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDH UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Création du site internet des JDH 2021 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jdh2021uha.wordpress.com/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Création et mise en forme du volume 2021 des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDH UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (en cours de parution) ; coordination du processus de relecture et d’évaluation des contributions, travail rédactionnel du volume, mise en page des articles (normes typographiques et éditoriales).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation des Journées Doctorales des Humanités, Université de Haute-Alsace, Mulhouse, 10 et 11 juin 2021 en collaboration avec la Directrice de l’école doctorale le professeure Régine Battiston.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique des Journées Doctorales des Humanités, UHA, Mulhouse.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche développés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et psychanalyse</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Genèse de l'écriture de soi</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Écriture et transversalité ; écriture et lien à soi</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Identité dans l'écriture autofictive</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le psychanalyste Josef Bernhard Lang et son patient-écrivain Hermann Hesse : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (2), https://www.cairn.info/revue-francaise-de-psychanalyse-2023-2-page-463.htm. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.872.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et psychanalyse, dialogue transversal autofictif entre l’écrivain psychanalysé Serge Doubrovsky et son analyste Robert Akeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture de l’autofiliation dans l’œuvre autofictive des écrivains psychanalysés Hermann Hesse et Serge Doubrovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDH SHS UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de thèse : laboratoire expérientiel et transformatif d’une écriture de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@gm@</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la correspondance à l’œuvre : Hermann Hesse et son psychanalyste Josef Bernhard Lang », p. 95-106, in Régine Battiston, Nikol Dziub, Augustin Voegele (dir.),Reims, Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inimitié dans les correspondances d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dis)simulation dans l’écriture de l’écrivaine psychanalysée Marie Cardinal Les Mots pour le dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues Mulhousiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, (Dis)simulation, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03375791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Hesse Le Curiste, entre cure médicale et « purge » satirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de soi à l’épreuve du faux self dans l’écriture autofictive de Serge Doubrovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur l’écriture de soi : Identité, forme, discours et infradiscours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inimitié dans la correspondance entre l’écrivain Hermann Hesse et son psychanalyste Josef Bernhard Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inimitié dans les correspondances d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aus Indien de Hermann Hesse : du voyage désenchanté à l’expression artistique amicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage et amitié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et écriture de soi : les écrivains psychanalysés Hermann Hesse et Serge Doubrovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et relectures. Nouvelles méthodes de recherche en études germaniques et nord-européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique du soi, Hermann Hesse – Serge Doubrovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conscience de soi Éditions, Processus de création dans l’écriture de soi des écrivains psychanalysés (2), 2025, 9782959014116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’écriture de soi : identité, forme et discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Battiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons. 2025, Comparaisons, 1030905533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et cure psychanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conscience de soi Éditions, Processus de création dans l’écriture de soi des écrivains psychanalysés (1), 2024, 9782959014109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENÈSE ET PROCESSUS DE CRÉATION DANS L’ÉCRITURE DE SOI DES ÉCRIVAINS PSYCHANALYSÉS HERMANN HESSE ET SERGE DOUBROVSKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Mulhouse, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04106057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId31"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62EE4F17"/>
+    <w:nsid w:val="8AE3066A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrindesoi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecrituredesoi-revue.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jdhuha.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jdh2021uha.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.872.0463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Battiston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348990v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04106057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrindesoi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecrituredesoi-revue.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jdhuha.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jdh2021uha.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.872.0463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Battiston" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348990v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04106057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>