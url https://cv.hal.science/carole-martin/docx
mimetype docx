--- v1 (2026-04-12)
+++ v2 (2026-05-24)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AE3066A"/>
+    <w:nsid w:val="C38F01AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>