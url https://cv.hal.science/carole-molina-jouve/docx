--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -502,291 +502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of environmental conditions on product formation and morphology of Yarrowia lipolytica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and optimization of lipid accumulation by Yarrowia lipolytica from glucose under nitrogen depletion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-8870-3⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (5), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.26537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628069v1</w:t>
+                <w:t xml:space="preserve">hal-01713779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of lipid accumulation by Yarrowia lipolytica from glucose under nitrogen depletion conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+                <w:t xml:space="preserve">Impacts of environmental conditions on product formation and morphology of Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Timoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bideaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (5), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (9), pp.3831-3848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.26537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-8870-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713779v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the Glycerol Phosphate availability led to concomitant reduction in the citric acid excretion and increase in lipid content and yield in Yarrowia lipolytica</w:t>
               </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 265, pp.40-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -927,64 +927,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oxygen availability on the metabolism and morphology of Yarrowia lipolytica: insights into the impact of glucose levels on dimorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Timoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,90 +1048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic metabolic modeling of lipid accumulation and citric acid production by Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1342,64 +1342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Timoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Cleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1444,278 +1444,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic flux analysis model for optimizing xylose conversion into ethanol by the natural C5-fermenting yeast Candida shehatae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la conversion microbienne des ressources lignocellulosiques pour la production de molécules énergétiques : verrous et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Montheard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-7085-0⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.89-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137738413400696E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886370v1</w:t>
+                <w:t xml:space="preserve">hal-01602006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conversion microbienne des ressources lignocellulosiques pour la production de molécules énergétiques : verrous et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Metabolic flux analysis model for optimizing xylose conversion into ethanol by the natural C5-fermenting yeast Candida shehatae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Montheard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54, pp.89-104. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (3), pp.1489-1499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5137738413400696E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-7085-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602006v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status and future prospects of conversion of lignocellulosic resources to biofuels using yeasts and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1813,51 +1813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (3), pp.441-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1930,51 +1930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98 (3), pp.1281-1290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2060,51 +2060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (6), pp.1009-1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2151,51 +2151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon accumulation in Rhodotorula glutinis induced by nitrogen limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2307,51 +2307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lombaert-Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (5), pp.899-911. </w:t>
@@ -2402,77 +2402,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term dynamic behavior of Escherichia coli in response to successive glucose pulses on glucose-limited chemostat cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirichai Sunya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164 (4), pp.531 - 542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2544,64 +2544,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2690,51 +2690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2824,64 +2824,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2996,51 +2996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (4), pp.1021 - 1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3099,51 +3099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time monitoring of metabolic shift and transcriptional induction of yciG::luxCDABE E. coli reporter strain to a glucose pulse of different concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirichai Sunya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3228,51 +3228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Candida shehatae viability by flow cytometry and fluorescent probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Montheard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3280,51 +3280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 91 (1), pp.8 - 13. </w:t>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3793,64 +3793,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4047,90 +4047,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrodynamique d'un réacteur bi-étagé avec recyclage cellulaire (BBRC) à travers l'étude de la distribution des temps de séjour (DTS) des phases gaz, liquide et biomasse catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alefenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
@@ -5084,90 +5084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeration strategy: a need for very high ethanol performance in Saccharomyces cerevisiae fed-batch process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5376,77 +5376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving ethanol production and viability of Saccharomyces cerevisiae by a vitamin feeding strategy during fed-batch process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,77 +6637,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Timoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Sep 2019, Paris, France</w:t>
@@ -7120,51 +7120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mycelial transition of Yarrowia lipolytica during oxidative cultures: comparison of optical methods and their limitation, impact of morphology on rheological behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7258,51 +7258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProBio3: an inventive way to produce sustainable fatty acids for BioJet fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7370,51 +7370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behavior of Yarrowia lipolytica to well-controlled pH and oxygen perturbations: dependence of the stress response on the culture mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Timoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,77 +7529,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective particle swarm optimization (MOPSO) of lipid accumulation in Fed-batch cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C E Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7702,51 +7702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PYFF6 - 6th Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7771,51 +7771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleaginous yeasts as a platform for the production of biofuel and chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Sagnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,51 +7823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bornot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PYFF6 - 6th Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisboa, Portugal</w:t>
@@ -8030,51 +8030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,562 +8119,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical metabolic modelling for lipid accumulation by Yarrowia lipolytica growing on glucose</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of optical methods to characterize morphology and size distribution of model particles and mycelial transition of Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bideaux</w:t>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Timoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+                <w:t xml:space="preserve">Julia Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation (MED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. pp.6</w:t>
+              <w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628052v1</w:t>
+                <w:t xml:space="preserve">hal-02273377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Production of Medium Chain Length Poly (3- Hydroxyalkanoates)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andin</w:t>
+                <w:t xml:space="preserve">Biokerosen: opportunity and challenges of the lipid microbial production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Longieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)/3rd European Congress of Applied Biotechnology (ECAB3)/5th European Process Intensification Conference (EPIC5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">3nd international School on sustainable chemistry and energies: challenges in urbanism, housing and transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998669v1</w:t>
+                <w:t xml:space="preserve">hal-04932628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche se mobilise pour le climat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamical metabolic modelling for lipid accumulation by Yarrowia lipolytica growing on glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Conférence des Parties (COP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Le Bourget, France</w:t>
+              <w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959101v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biokerosen: opportunity and challenges of the lipid microbial production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Production of Medium Chain Length Poly (3- Hydroxyalkanoates)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Longieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd international School on sustainable chemistry and energies: challenges in urbanism, housing and transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)/3rd European Congress of Applied Biotechnology (ECAB3)/5th European Process Intensification Conference (EPIC5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932628v1</w:t>
+                <w:t xml:space="preserve">hal-04998669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of optical methods to characterize morphology and size distribution of model particles and mycelial transition of Yarrowia lipolytica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche se mobilise pour le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">21e Conférence des Parties (COP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Le Bourget, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273377v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage carbohydrate storage in oleaginous yeasts to optimize lipid accumulation under nitrogen or phosphorus limitations ?</w:t>
               </w:r>
@@ -8699,51 +8699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8794,51 +8794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de lipides d'intérêt chez la levure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8915,51 +8915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9004,96 +9004,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProBio3 et ses aspects SHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation métabolique de Candida shehatae pour la compréhension et l’intensification de la conversion du xylose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Montheard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANCRE ALLIANCE SHS et Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">11e rencontre Levures Modèles OUtils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959175v1</w:t>
+                <w:t xml:space="preserve">hal-04777625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybernetic model of lipids production by the oleaginous yeast Yarrowia lipolytica</w:t>
               </w:r>
@@ -9181,152 +9237,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation métabolique de Candida shehatae pour la compréhension et l’intensification de la conversion du xylose</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProBio3 et ses aspects SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e rencontre Levures Modèles OUtils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire ANCRE ALLIANCE SHS et Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777625v1</w:t>
+                <w:t xml:space="preserve">hal-04959175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell oils (SCO) of first and second generation: a new paradigm for bio energy/biofuels and also food/feed</w:t>
               </w:r>
@@ -9407,51 +9407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a new promising pathway to produce sustainable BioJetFuel: ProBio3 a partnership of Academia and Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9532,51 +9532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biokérosène : quand les microorganismes s’organisent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9670,51 +9670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abril Ochoa Estopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10343,51 +10343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10481,51 +10481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioProScale Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10645,51 +10645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redesigning strains and bioprocesses for biofuel production in yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10909,64 +10909,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11047,51 +11047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bouscaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Specialized Symposium on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11155,64 +11155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucass European Conference for Aerospace Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, St Petersbourg, Russia</w:t>
@@ -11526,51 +11526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t>
@@ -11781,51 +11781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t>
@@ -11848,355 +11848,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future of Biofuels: hydrocarbon from biomass and wastes, dream or reality for 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Goma</w:t>
+                <w:t xml:space="preserve">Lipidomic and transcriptomic analysis during biomass to bio-lipid production in the yeast Yarrowia Lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">The 9th Yeast Lipid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934872v1</w:t>
+                <w:t xml:space="preserve">hal-05005465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights in Biological Dynamics and relaxation Time to Well-Characterized Environmental Stress using Innovative Microbial and process Engineering Tools</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Delvigne</w:t>
+                <w:t xml:space="preserve">Future of Biofuels: hydrocarbon from biomass and wastes, dream or reality for 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioProScale Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934673v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic and transcriptomic analysis during biomass to bio-lipid production in the yeast Yarrowia Lipolytica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Cescut</w:t>
+                <w:t xml:space="preserve">New Insights in Biological Dynamics and relaxation Time to Well-Characterized Environmental Stress using Innovative Microbial and process Engineering Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirichai Sunya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th Yeast Lipid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">BioProScale Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005465v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic Analysis and Innovative Bioprocess for Highly Efficient, Microbial Production of Energetic and Chemical Molecules</w:t>
               </w:r>
@@ -12234,51 +12234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t>
@@ -12551,152 +12551,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using tracer experiments to identify hydrodynamic behaviour of a two-stage bioreactor with cell recycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Morphology and rheological behaviour of Yarrowia lipolitica during production of intra-cellular energetic molecules: Impact of lipid accumulation and genetic modifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">8. World Congress of Chemical Engineering (WCCE8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306144v1</w:t>
+                <w:t xml:space="preserve">hal-02307751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of physical and biological interactions in cell cultures in a bioreactor: On-line and off-line rheological characterization</w:t>
               </w:r>
@@ -12734,51 +12734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12797,851 +12797,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and rheological behaviour of Yarrowia lipolitica during production of intra-cellular energetic molecules: Impact of lipid accumulation and genetic modifications.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Using tracer experiments to identify hydrodynamic behaviour of a two-stage bioreactor with cell recycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress of Chemical Engineering (WCCE8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307751v1</w:t>
+                <w:t xml:space="preserve">hal-02306144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aerospace fuel: an innovative bioprocess with very high performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">On-line rheology of cell cultures in a bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Conference for AeroSpace Sciences (EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Versailles, France</w:t>
+              <w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306151v1</w:t>
+                <w:t xml:space="preserve">hal-02306121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line rheology of cell cultures in a bioreactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aerospace fuel: an innovative bioprocess with very high performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Béopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">3. European Conference for AeroSpace Sciences (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306121v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une brève histoire du futur de la biomasse et des biocarburants en relation avec les biotechnologies blanches</w:t>
+                <w:t xml:space="preserve">Biomass and Biofuels: a possible scenario of the future and a road map for white biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Economie de l’énergie et développement Durable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Karlsruhe, Allemagne</w:t>
+              <w:t xml:space="preserve">Exhibition of Innovation and Technological Advancements in Industry and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934883v1</w:t>
+                <w:t xml:space="preserve">hal-04934888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass and Biofuels: a possible scenario of the future and a road map for white biotechnology</w:t>
+                <w:t xml:space="preserve">Une brève histoire du futur de la biomasse et des biocarburants en relation avec les biotechnologies blanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exhibition of Innovation and Technological Advancements in Industry and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">Workshop « Economie de l’énergie et développement Durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Karlsruhe, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934888v1</w:t>
+                <w:t xml:space="preserve">hal-04934883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of yeasts viability and dynamic responses to intensify ethanol production in a membrane two stage bioreactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
+                <w:t xml:space="preserve">Liquid and gas residence time distribution in a two-stage bioreactor with cell recycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ben Gaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on Yeasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">Tracer5, Tracers and Tracing methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tiradentes, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008417v1</w:t>
+                <w:t xml:space="preserve">hal-02308966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid and gas residence time distribution in a two-stage bioreactor with cell recycle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+                <w:t xml:space="preserve">Analysis of yeasts viability and dynamic responses to intensify ethanol production in a membrane two stage bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracer5, Tracers and Tracing methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tiradentes, Brazil</w:t>
+              <w:t xml:space="preserve">12th International Congress on Yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308966v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiology and genetic study of fatty acids accumulation by oleaginous yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13807,307 +13807,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenarios for a co-ordinated approach to sustainable s&amp;t co-operation with the eastern neighbours of the EU</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+                <w:t xml:space="preserve">Evolution du comportement rhéologique d'un moût de fermentation lors de l'accumulation de lipides chez Rhodotorula glutinis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioenergies International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">GFR42: Rhéologie des milieux évolutifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934895v1</w:t>
+                <w:t xml:space="preserve">hal-02490076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du comportement rhéologique d'un moût de fermentation lors de l'accumulation de lipides chez Rhodotorula glutinis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina Jouve</w:t>
+                <w:t xml:space="preserve">Scenarios for a co-ordinated approach to sustainable s&amp;t co-operation with the eastern neighbours of the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFR42: Rhéologie des milieux évolutifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Bioenergies International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490076v1</w:t>
+                <w:t xml:space="preserve">hal-04934895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast activity management for the intensification of the ethanol production in a membrane two stage bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14197,51 +14197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid profile modulation of the lipids accumulated by Rhodotorula glutinis and Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14469,51 +14469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14568,51 +14568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial production of fatty acids : performances of a new way to produce molecules to energetic or chemical uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14674,277 +14674,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast activity management for the intensification of the ethanol production in a membrane two stage bioreactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alfenore S.</w:t>
+                <w:t xml:space="preserve">An innovative membrane bioreactor for very high ethanol performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Aldiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Congress of Biochemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Morelia, Mexico</w:t>
+              <w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007297v1</w:t>
+                <w:t xml:space="preserve">hal-05005553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative membrane bioreactor for very high ethanol performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bideaux</w:t>
+                <w:t xml:space="preserve">Yeast activity management for the intensification of the ethanol production in a membrane two stage bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Symposium on Biotechnology for Fuels and Chemicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Nashville, United States</w:t>
+              <w:t xml:space="preserve">IV International Congress of Biochemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Morelia, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005553v1</w:t>
+                <w:t xml:space="preserve">hal-05007297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very high cell density for very high performances</w:t>
               </w:r>
@@ -14982,51 +14982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Biomass Conference and Exhibition: Biomass for Energy, Industry and Climate Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
@@ -15163,51 +15163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15426,51 +15426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology of Yeasts and Filamentous Fungi II (PYFF-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
@@ -15926,51 +15926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass in Europe: a Biomass for Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Rome, Italy</w:t>
@@ -16051,51 +16051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology of Yeasts and Filamentous Fungi II (PYFF-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
@@ -16325,277 +16325,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomasse pour l’Énergie et Biocarburant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High performances for ethanol biofuel production : combined effects of nutritional strategy, temperature and aeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Aldiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débat National sur l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité des Sciences, Apr 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">11th European Congress on Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959254v1</w:t>
+                <w:t xml:space="preserve">hal-05010065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performances for ethanol biofuel production : combined effects of nutritional strategy, temperature and aeration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomasse pour l’Énergie et Biocarburant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Congress on Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">Débat National sur l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité des Sciences, Apr 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010065v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast Cell Characterization by Image Analysis Improved by Morphometric Tools based on Energy Function Calculation</w:t>
               </w:r>
@@ -16620,51 +16620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Doncescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17701,51 +17701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Valter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès de la société française de génie des procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17783,51 +17783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial production of energetic molecules for uses as aerospace fuel: profile modulation of fatty acids accumulated during yeast fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17936,64 +17936,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-Sensors for Lipid Fermentation Variables Based on PSO Support Vector Machine (PSO-SVM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18066,51 +18066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lipides microbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18334,51 +18334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tantely Mitantsoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Timoumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Kraiem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac4f2e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8870-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sagnak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cochot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2017.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ08B14S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8446-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longieras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Veronese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marcato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12257-016-0449-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cleret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7856-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7085-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137738413400696E12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.07.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCS3TBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms3030441" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5397-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-014-0671-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0164-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Babau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombaert-Valot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013148" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirichai Sunya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.01.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7W7BLVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3938-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQHQ1XQR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2011.12.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF8GFZPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-35167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cescut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Severac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uribelarrea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.12.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LK1SDCQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166737v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fromanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0688-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0QZHXPZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Beopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Haddouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2009.08.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V048DSPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0265-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFGNXZQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fyferling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0208-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8KC27XZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.02.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQMZ7B1G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabassy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Formanek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raffi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabanne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170538v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Steinchen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charbit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(97)00057-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8WF0KRR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charbit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.30.382" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacoste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923253v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756535v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959052v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008286v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hulin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Allouche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.935" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89SLHKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Babau Ohler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allouche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Portelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998669v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Longieras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959101v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932628v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959119v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959175v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008305v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa Estopier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004235v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G&#252;nther" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959217v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959203v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004272v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ga&#239;da L" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alfenore" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delvigne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004243v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02136" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008349v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ochoa-Esopier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouscaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gaida L" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bideaux C" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005346v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0067" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934872v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desfougeres" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nicaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sunya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T van Dyk" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306151v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306121v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934883v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934888v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008417v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008414v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fromanger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490076v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008753v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959293v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010245v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charbit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nuel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010273v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lacoste" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Angelino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thibon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010341v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010336v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010291v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010398v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010345v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010352v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laroche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Valter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008693v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601403v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40162-1_19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170623v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.openedition.org/6540" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tantely Mitantsoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Timoumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Kraiem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac4f2e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8870-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sagnak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cochot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2017.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ08B14S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8446-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longieras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Veronese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marcato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12257-016-0449-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cleret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7856-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137738413400696E12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7085-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.07.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCS3TBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms3030441" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5397-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-014-0671-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0164-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Babau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombaert-Valot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013148" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirichai Sunya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.01.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7W7BLVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3938-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQHQ1XQR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2011.12.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF8GFZPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-35167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cescut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Severac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uribelarrea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.12.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LK1SDCQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166737v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fromanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0688-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0QZHXPZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Beopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Haddouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2009.08.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V048DSPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0265-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFGNXZQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fyferling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0208-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8KC27XZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.02.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQMZ7B1G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabassy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Formanek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raffi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabanne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170538v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Steinchen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charbit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(97)00057-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8WF0KRR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charbit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.30.382" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacoste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923253v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756535v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959052v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008286v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hulin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Allouche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.935" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89SLHKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Babau Ohler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allouche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Portelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273377v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932628v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998669v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Longieras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959101v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959119v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008305v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa Estopier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004235v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G&#252;nther" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959217v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959203v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004272v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ga&#239;da L" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alfenore" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delvigne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004243v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02136" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008349v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ochoa-Esopier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouscaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gaida L" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bideaux C" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005346v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0067" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005465v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desfougeres" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nicaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934872v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sunya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T van Dyk" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307751v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306121v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934888v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934883v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008417v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008414v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fromanger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490076v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008753v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959293v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010245v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charbit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nuel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010273v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lacoste" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Angelino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thibon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010341v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010336v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010291v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010398v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010345v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010352v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laroche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Valter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008693v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601403v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40162-1_19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170623v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.openedition.org/6540" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>