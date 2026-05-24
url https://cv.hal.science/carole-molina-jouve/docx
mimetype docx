--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1535,260 +1535,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic flux analysis model for optimizing xylose conversion into ethanol by the natural C5-fermenting yeast Candida shehatae</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current status and future prospects of conversion of lignocellulosic resources to biofuels using yeasts and bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-7085-0⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (11), pp.1747-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886370v1</w:t>
+                <w:t xml:space="preserve">hal-01601342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status and future prospects of conversion of lignocellulosic resources to biofuels using yeasts and bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic flux analysis model for optimizing xylose conversion into ethanol by the natural C5-fermenting yeast Candida shehatae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Montheard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alfenore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.07.028⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (3), pp.1489-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-7085-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01601342v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative characterization of the growth of Deinococcus geothermalis DSM-11302: effect of inoculum size, growth medium and culture conditions</w:t>
               </w:r>
@@ -1885,274 +1885,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the extremophilic Deinococcus geothermalis DSM 11302 using co-substrate fed-batch culture</w:t>
+                <w:t xml:space="preserve">Experimental and statistical analysis of nutritional requirements for the growth of the extremophile Deinococcus geothermalis DSM 11300</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-5397-5⟩</w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (6), pp.1009-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-014-0671-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268737v1</w:t>
+                <w:t xml:space="preserve">hal-01268947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and statistical analysis of nutritional requirements for the growth of the extremophile Deinococcus geothermalis DSM 11300</w:t>
+                <w:t xml:space="preserve">Growth of the extremophilic Deinococcus geothermalis DSM 11302 using co-substrate fed-batch culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bornot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (6), pp.1009-1021. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (3), pp.1281-1290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00792-014-0671-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-5397-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268947v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon accumulation in Rhodotorula glutinis induced by nitrogen limitation</w:t>
               </w:r>
@@ -3228,51 +3228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Candida shehatae viability by flow cytometry and fluorescent probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Montheard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6881,178 +6881,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status for prospects on advanced biofuel production: how to get through scientific and technological challenges as part as bioeconomy success ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’innovation en matière de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioenergy and bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">ISAE-SUPAERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930818v1</w:t>
+                <w:t xml:space="preserve">hal-04959052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation en matière de déchets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current status for prospects on advanced biofuel production: how to get through scientific and technological challenges as part as bioeconomy success ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAE-SUPAERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Biofuels, Bioenergy and bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959052v1</w:t>
+                <w:t xml:space="preserve">hal-04930818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignocellulosic resources for biofuels with yeast and bacteria: scientific and technological challenges</w:t>
               </w:r>
@@ -8352,168 +8352,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical metabolic modelling for lipid accumulation by Yarrowia lipolytica growing on glucose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to manage carbohydrate storage in oleaginous yeasts to optimize lipid accumulation under nitrogen or phosphorus limitations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation (MED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. pp.6</w:t>
+              <w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628052v1</w:t>
+                <w:t xml:space="preserve">hal-02273369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Production of Medium Chain Length Poly (3- Hydroxyalkanoates)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8522,280 +8518,284 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Longieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)/3rd European Congress of Applied Biotechnology (ECAB3)/5th European Process Intensification Conference (EPIC5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche se mobilise pour le climat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamical metabolic modelling for lipid accumulation by Yarrowia lipolytica growing on glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Conférence des Parties (COP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Le Bourget, France</w:t>
+              <w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959101v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage carbohydrate storage in oleaginous yeasts to optimize lipid accumulation under nitrogen or phosphorus limitations ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche se mobilise pour le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Congress of Chemical Engineering - ECCE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">21e Conférence des Parties (COP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Le Bourget, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273369v1</w:t>
+                <w:t xml:space="preserve">hal-04959101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de lipides d'intérêt chez la levure</w:t>
               </w:r>
@@ -9023,51 +9023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation métabolique de Candida shehatae pour la compréhension et l’intensification de la conversion du xylose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Montheard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9237,553 +9237,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProBio3 et ses aspects SHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single cell oils (SCO) of first and second generation: a new paradigm for bio energy/biofuels and also food/feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Goma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANCRE ALLIANCE SHS et Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">7th world congress of Industrial Biology (IBIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959175v1</w:t>
+                <w:t xml:space="preserve">hal-04932643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell oils (SCO) of first and second generation: a new paradigm for bio energy/biofuels and also food/feed</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">For a new promising pathway to produce sustainable BioJetFuel: ProBio3 a partnership of Academia and Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th world congress of Industrial Biology (IBIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Dalian, China</w:t>
+              <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932643v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a new promising pathway to produce sustainable BioJetFuel: ProBio3 a partnership of Academia and Industry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProBio3 et ses aspects SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire ANCRE ALLIANCE SHS et Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998676v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biokérosène : quand les microorganismes s’organisent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+                <w:t xml:space="preserve">Model-based optimization of lipid production by the oleaginous yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abril Ochoa Estopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y Allouche</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurapolis, le Marathon des créateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959166v1</w:t>
+                <w:t xml:space="preserve">hal-05004228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based optimization of lipid production by the oleaginous yeast Yarrowia lipolytica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abril Ochoa Estopier</w:t>
+                <w:t xml:space="preserve">Biokérosène : quand les microorganismes s’organisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bideaux</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Futurapolis, le Marathon des créateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004228v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid cybernetic modeling of Escherichia coli metabolic adaptations to carbon source availability: a step forward in the modeling of microorganism behavior within industrial bioreactor</w:t>
               </w:r>
@@ -9888,109 +9888,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur la biomasse, les biocarburants, les gaz à effet de serre pour 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Goma</w:t>
+                <w:t xml:space="preserve">Metabolism and dynamic of triacylglycerols accumulation with Rhodotorula glutinis: application to advances biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Babau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Renewable, Resources &amp; Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959217v1</w:t>
+                <w:t xml:space="preserve">hal-05004272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation et photosynthèse : Vers des solutions durables de productions microbiennes de molécules lipidiques à usages énergétiques et chimiques</w:t>
               </w:r>
@@ -10052,148 +10091,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism and dynamic of triacylglycerols accumulation with Rhodotorula glutinis: application to advances biofuels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y Allouche</w:t>
+                <w:t xml:space="preserve">Regards sur la biomasse, les biocarburants, les gaz à effet de serre pour 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Renewable, Resources &amp; Biorefineries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Semaine du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004272v1</w:t>
+                <w:t xml:space="preserve">hal-04959217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioperformance interpretation of a two-stage bioreactor with cell recycle considering residence time and internal age distributions of biomass</w:t>
               </w:r>
@@ -11360,260 +11360,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two Model Predictive Control for the ethanol production optimization of a two-stage bioreactor with cellular recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Arturo Aceves-Lara</w:t>
+                <w:t xml:space="preserve">The French Bioenergy research Challenges : from academic research programs to industrial pilot plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Dynamics and Control of Process Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005346v1</w:t>
+                <w:t xml:space="preserve">hal-04934665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Bioenergy research Challenges : from academic research programs to industrial pilot plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two Model Predictive Control for the ethanol production optimization of a two-stage bioreactor with cellular recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Biomass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Tamkang University, Taiwan</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Dynamics and Control of Process Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934665v1</w:t>
+                <w:t xml:space="preserve">hal-05005346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Optimization of a two-stage bioreactor with cellular recycling for intensive ethanol production</w:t>
               </w:r>
@@ -11969,855 +11969,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future of Biofuels: hydrocarbon from biomass and wastes, dream or reality for 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systemic Analysis and Innovative Bioprocess for Highly Efficient, Microbial Production of Energetic and Chemical Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934872v1</w:t>
+                <w:t xml:space="preserve">hal-04934685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights in Biological Dynamics and relaxation Time to Well-Characterized Environmental Stress using Innovative Microbial and process Engineering Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sirichai Sunya</w:t>
+                <w:t xml:space="preserve">Dynamic Analysis of Microbial Response to Microenvironmental Stress: Impact of Local Gradients on Microbial Behaviour Cultivated in Large Scale Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sunya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Delvigne</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T van Dyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioProScale Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EDT GEPROC : Le génie des procédés et les bio-industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Gembloux, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934673v1</w:t>
+                <w:t xml:space="preserve">hal-05005476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Analysis and Innovative Bioprocess for Highly Efficient, Microbial Production of Energetic and Chemical Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Analysis of Microbial Response to Microenvironmental Stress: Impact of Local Gradients on Microbial Behaviour Cultivated in Large Scale Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sunya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T van Dyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">MICROBIAL STRESS from Molecules to Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Autriche, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934685v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Analysis of Microbial Response to Microenvironmental Stress: Impact of Local Gradients on Microbial Behaviour Cultivated in Large Scale Bioreactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T van Dyk</w:t>
+                <w:t xml:space="preserve">Future of Biofuels: hydrocarbon from biomass and wastes, dream or reality for 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBIAL STRESS from Molecules to Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Autriche, Austria</w:t>
+              <w:t xml:space="preserve">2nd Annual World Congress of Industrial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005489v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Analysis of Microbial Response to Microenvironmental Stress: Impact of Local Gradients on Microbial Behaviour Cultivated in Large Scale Bioreactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Sunya</w:t>
+                <w:t xml:space="preserve">New Insights in Biological Dynamics and relaxation Time to Well-Characterized Environmental Stress using Innovative Microbial and process Engineering Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirichai Sunya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T van Dyk</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDT GEPROC : Le génie des procédés et les bio-industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Gembloux, Belgium</w:t>
+              <w:t xml:space="preserve">BioProScale Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005476v1</w:t>
+                <w:t xml:space="preserve">hal-04934673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and rheological behaviour of Yarrowia lipolitica during production of intra-cellular energetic molecules: Impact of lipid accumulation and genetic modifications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of physical and biological interactions in cell cultures in a bioreactor: On-line and off-line rheological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress of Chemical Engineering (WCCE8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307751v1</w:t>
+                <w:t xml:space="preserve">hal-02306147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of physical and biological interactions in cell cultures in a bioreactor: On-line and off-line rheological characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Manon</w:t>
+                <w:t xml:space="preserve">Morphology and rheological behaviour of Yarrowia lipolitica during production of intra-cellular energetic molecules: Impact of lipid accumulation and genetic modifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009) "Pour relever les défis industriels du XXIème siècle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">8. World Congress of Chemical Engineering (WCCE8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306147v1</w:t>
+                <w:t xml:space="preserve">hal-02307751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using tracer experiments to identify hydrodynamic behaviour of a two-stage bioreactor with cell recycle</w:t>
               </w:r>
@@ -13174,51 +13174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass and Biofuels: a possible scenario of the future and a road map for white biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13256,51 +13256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une brève histoire du futur de la biomasse et des biocarburants en relation avec les biotechnologies blanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13865,51 +13865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFR42: Rhéologie des milieux évolutifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t>
@@ -14115,51 +14115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14344,51 +14344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15176,51 +15176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Biomass Conference and Exhibition: Biomass for Energy, Industry and Climate Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
@@ -15368,277 +15368,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performances for ethanol biofuel production: combined effects of nutritional strategy, temperature and aeration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of the yeast Saccharomyces cerevisiae to high concentration of produced ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology of Yeasts and Filamentous Fungi II (PYFF-2)</w:t>
+              <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009980v1</w:t>
+                <w:t xml:space="preserve">hal-05007358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of the yeast Saccharomyces cerevisiae to high concentration of produced ethanol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High performances for ethanol biofuel production: combined effects of nutritional strategy, temperature and aeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Aldiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Sokol</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
+              <w:t xml:space="preserve">Physiology of Yeasts and Filamentous Fungi II (PYFF-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007358v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative technology system for very high performances in ethanol production as biofuel</w:t>
               </w:r>
@@ -15801,51 +15801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting on Physiology of Yeast and Filamentous Fungi (PYFF2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Anglet, France</w:t>
@@ -16118,234 +16118,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of yeast to high ethanol production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les hautes densités cellulaires pour des ruptures en Génie Microbiologique : application à la production d’éthanol biocarburant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lafforgue-Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Séminaire CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007379v1</w:t>
+                <w:t xml:space="preserve">hal-04959293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les hautes densités cellulaires pour des ruptures en Génie Microbiologique : application à la production d’éthanol biocarburant</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of yeast to high ethanol production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Fréjus, France</w:t>
+              <w:t xml:space="preserve">1st FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959293v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performances for ethanol biofuel production : combined effects of nutritional strategy, temperature and aeration</w:t>
               </w:r>
@@ -16456,51 +16456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomasse pour l’Énergie et Biocarburant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16758,51 +16758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering IV: Applied System Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Barga, Italy</w:t>
@@ -17949,77 +17949,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, 13th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 19, Editions Springer, 2016, Advances in Intelligent Systems and Computing, 978-3-319-40161-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18334,51 +18334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tantely Mitantsoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Timoumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Kraiem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac4f2e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8870-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sagnak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cochot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2017.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ08B14S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8446-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longieras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Veronese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marcato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12257-016-0449-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cleret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7856-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137738413400696E12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7085-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.07.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCS3TBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms3030441" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5397-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-014-0671-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0164-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Babau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombaert-Valot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013148" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirichai Sunya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.01.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7W7BLVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3938-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQHQ1XQR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2011.12.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF8GFZPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-35167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cescut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Severac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uribelarrea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.12.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LK1SDCQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166737v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fromanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0688-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0QZHXPZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Beopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Haddouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2009.08.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V048DSPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0265-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFGNXZQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fyferling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0208-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8KC27XZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.02.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQMZ7B1G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabassy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Formanek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raffi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabanne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170538v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Steinchen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charbit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(97)00057-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8WF0KRR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charbit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.30.382" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacoste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923253v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756535v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959052v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008286v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hulin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Allouche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.935" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89SLHKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Babau Ohler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allouche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Portelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273377v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932628v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998669v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Longieras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959101v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959119v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008305v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa Estopier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004235v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G&#252;nther" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959217v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959203v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004272v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ga&#239;da L" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alfenore" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delvigne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004243v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02136" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008349v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ochoa-Esopier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouscaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gaida L" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bideaux C" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005346v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0067" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005465v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desfougeres" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nicaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934872v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sunya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T van Dyk" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307751v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306121v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934888v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934883v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008417v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008414v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fromanger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490076v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008753v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959293v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010245v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charbit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nuel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010273v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lacoste" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Angelino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thibon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010341v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010336v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010291v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010398v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010345v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010352v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laroche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Valter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008693v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601403v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40162-1_19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170623v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.openedition.org/6540" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tantely Mitantsoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Timoumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Kraiem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac4f2e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8870-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sagnak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cochot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2017.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ08B14S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8446-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longieras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Veronese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marcato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12257-016-0449-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cleret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7856-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137738413400696E12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.07.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTCS3TBL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montheard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina Jouve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7085-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms3030441" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-014-0671-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5397-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0164-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Babau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombaert-Valot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013148" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirichai Sunya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.01.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7W7BLVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Ga&#239;da" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDLM18NC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Gaida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B52M1JCQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3938-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQHQ1XQR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2011.12.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF8GFZPR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Garcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.07.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4LWH1BS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Manon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-35167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cescut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Severac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uribelarrea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.12.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LK1SDCQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166737v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fromanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cameleyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0688-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0QZHXPZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alefenore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Beopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Haddouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2009.08.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V048DSPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0265-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFGNXZQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02166802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fyferling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-008-0208-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8KC27XZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169367v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Uribelarrea" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2134-2140.2006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Chaabane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldiguier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-006-0056-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXWJRMW0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.02.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQMZ7B1G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1393-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKL10KV8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169925v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Aldiguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Uribelarrea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-004-0352-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43FFBAAA77E76AEFC5DE999B9D28F1EDF444BF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02169999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1092-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988VFRGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabassy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Formanek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raffi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabanne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170538v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Steinchen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charbit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(97)00057-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8WF0KRR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charbit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.30.382" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacoste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923253v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04756535v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959052v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008286v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hulin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Allouche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.935" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M89SLHKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Babau Ohler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allouche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Portelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273377v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932628v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273369v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Longieras" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959101v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959119v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008305v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932643v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998676v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959175v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004228v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa Estopier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959166v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004235v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G&#252;nther" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004272v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959203v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959217v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ga&#239;da L" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bideaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alfenore" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777628v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montheard J" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delvigne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004243v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932652v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02136" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008349v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ochoa-Esopier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouscaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gaida L" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bideaux C" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934665v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005346v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0067" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932668v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005465v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desfougeres" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nicaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934685v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sunya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T van Dyk" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005489v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934872v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934673v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306147v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307751v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306121v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934888v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934883v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308966v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008417v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008414v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fromanger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490076v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934895v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008753v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008777v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005553v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007297v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007325v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008783v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008862v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Chaabane" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009980v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009947v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007337v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009961v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009975v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959293v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010065v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010256v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010068v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010245v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charbit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nuel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010273v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lacoste" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Angelino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thibon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010341v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010336v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010291v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010398v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010345v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010352v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laroche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Valter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008693v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601403v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40162-1_19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02170623v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.openedition.org/6540" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>