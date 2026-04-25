--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -1223,260 +1223,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement sédimentaire de la déformation et réponse des systèmes sédimentaires dans un bassin d’avant chaîne : Exemple du bassin d’Aquitaine au Paléocène-Eocène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOURCE-TO-SINK EVOLUTION OF A SUPRADETACHMENT BASIN UNRAVELED BY DETRITAL APATITE FISSION TRACK ANALYSIS: THE GEDIZ GRABEN (MENDERES MASSIF, WESTERN TURKEY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.247</w:t>
+              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388536v1</w:t>
+                <w:t xml:space="preserve">insu-01406489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOURCE-TO-SINK EVOLUTION OF A SUPRADETACHMENT BASIN UNRAVELED BY DETRITAL APATITE FISSION TRACK ANALYSIS: THE GEDIZ GRABEN (MENDERES MASSIF, WESTERN TURKEY)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enregistrement sédimentaire de la déformation et réponse des systèmes sédimentaires dans un bassin d’avant chaîne : Exemple du bassin d’Aquitaine au Paléocène-Eocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.67-68</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01406489v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution Crétacé supérieur- Tertiaire du bassin d’Aquitaine Résultats du projet Gaia</w:t>
               </w:r>
@@ -2238,277 +2238,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sedimentary architecture in retro-foreland basin: Aquitaine basin example from Paleocene to lower Eocene.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper Cretaceous Paleogene evolution of the Pyrenean retroforeland (Aquitain basin). Insights for Iberia Eurasia convergence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Issautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">copernicus. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-18591-2, 2017</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01520791v1</w:t>
+                <w:t xml:space="preserve">hal-01502246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Cretaceous Paleogene evolution of the Pyrenean retroforeland (Aquitain basin). Insights for Iberia Eurasia convergence.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of sedimentary architecture in retro-foreland basin: Aquitaine basin example from Paleocene to lower Eocene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-18591-2, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502246v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01520791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2829,51 +2829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Adamo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Amato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2020.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Issautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01478276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rreda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01206618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00930098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8_60" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Adamo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Amato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2020.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Issautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01478276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rreda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01206618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00930098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8_60" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>