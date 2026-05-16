--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1223,260 +1223,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOURCE-TO-SINK EVOLUTION OF A SUPRADETACHMENT BASIN UNRAVELED BY DETRITAL APATITE FISSION TRACK ANALYSIS: THE GEDIZ GRABEN (MENDERES MASSIF, WESTERN TURKEY)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enregistrement sédimentaire de la déformation et réponse des systèmes sédimentaires dans un bassin d’avant chaîne : Exemple du bassin d’Aquitaine au Paléocène-Eocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.67-68</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01406489v1</w:t>
+                <w:t xml:space="preserve">insu-01388536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement sédimentaire de la déformation et réponse des systèmes sédimentaires dans un bassin d’avant chaîne : Exemple du bassin d’Aquitaine au Paléocène-Eocène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOURCE-TO-SINK EVOLUTION OF A SUPRADETACHMENT BASIN UNRAVELED BY DETRITAL APATITE FISSION TRACK ANALYSIS: THE GEDIZ GRABEN (MENDERES MASSIF, WESTERN TURKEY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.247</w:t>
+              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388536v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01406489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution Crétacé supérieur- Tertiaire du bassin d’Aquitaine Résultats du projet Gaia</w:t>
               </w:r>
@@ -1706,277 +1706,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du bassin d’Aquitaine à l’Eocène (réponse du retroforeland aux principales phases de compression pyrénnéennes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a geological reference platform using sequence stratigraphy combined with geostatistical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Leynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.234</w:t>
+              <w:t xml:space="preserve">10th conference on geostatistics for geoenviromental applications : Geoenv 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01080832v1</w:t>
+                <w:t xml:space="preserve">hal-00930098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a geological reference platform using sequence stratigraphy combined with geostatistical tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bourgine</w:t>
+                <w:t xml:space="preserve">Evolution du bassin d’Aquitaine à l’Eocène (réponse du retroforeland aux principales phases de compression pyrénnéennes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Ortega</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th conference on geostatistics for geoenviromental applications : Geoenv 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930098v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01080832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des connaissances sur la couverture méso-cénozoïque du plateau vendéen - apports de la campagne sismique SYRRE.</w:t>
               </w:r>
@@ -2113,77 +2113,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Leynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.310</w:t>
@@ -2238,277 +2238,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Cretaceous Paleogene evolution of the Pyrenean retroforeland (Aquitain basin). Insights for Iberia Eurasia convergence.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of sedimentary architecture in retro-foreland basin: Aquitaine basin example from Paleocene to lower Eocene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-18591-2, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502246v1</w:t>
+                <w:t xml:space="preserve">insu-01520791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sedimentary architecture in retro-foreland basin: Aquitaine basin example from Paleocene to lower Eocene.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper Cretaceous Paleogene evolution of the Pyrenean retroforeland (Aquitain basin). Insights for Iberia Eurasia convergence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Issautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">copernicus. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-18591-2, 2017</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01520791v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2526,90 +2526,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Geological Reference Platform Using Sequence Stratigraphy Combined with Geostatistical Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bourgine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Lasseur</w:t>
+                <w:t xml:space="preserve">Aurélien Leynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2829,51 +2829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Adamo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Amato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2020.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Issautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01478276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rreda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01206618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00930098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8_60" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Adamo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Amato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2020.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Issautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01478276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rreda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01206618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00930098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01004083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8_60" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>