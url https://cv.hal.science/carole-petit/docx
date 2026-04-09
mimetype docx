--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -350,304 +350,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of structurally-controlled ridge asymmetry on drainage network and divide dynamics</w:t>
+                <w:t xml:space="preserve">Reconstructing landscapes: an adjoint model of the stream power and diffusion erosion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam M Forte</w:t>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Simoes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59236/geomorphica.v1i1.35⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.1263-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-13-1263-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996165v1</w:t>
+                <w:t xml:space="preserve">hal-05460203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing landscapes: an adjoint model of the stream power and diffusion erosion equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influences of structurally-controlled ridge asymmetry on drainage network and divide dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam M Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (6), pp.1263-1280. </w:t>
+              <w:t xml:space="preserve">Geomorphica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-13-1263-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59236/geomorphica.v1i1.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460203v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay of geology, climate and tectonics on river incision: the example of the High Verdon Gorges, Southwestern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -724,77 +724,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River incision, 10 Be production and transport in a source-to-sink sediment system (Var catchment, SW Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,51 +867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial bedrock gorges as markers for Late-Quaternary tectonic and climatic forcing in the Southwestern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -982,611 +982,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of fluvial incision and rockfalls in shaping periglacial mountain gorges</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the role of solute drag in reconciling laboratory and natural constraints on olivine grain growth kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107665⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (2), pp.1360-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150970v1</w:t>
+                <w:t xml:space="preserve">hal-03016348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of solute drag in reconciling laboratory and natural constraints on olivine grain growth kinetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Special issue Comptes-Rendus Geosciences for the 100 years of the BCSF “Seismicity in France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa520⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016348v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue Comptes-Rendus Geosciences for the 100 years of the BCSF “Seismicity in France”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A new finite element approach to model microscale strain localization within olivine aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mazzotti</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.94⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (10), pp.2369-2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2369-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475058v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new finite element approach to model microscale strain localization within olivine aggregates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interplay of fluvial incision and rockfalls in shaping periglacial mountain gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (10), pp.2369-2385. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 381, pp.107665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-12-2369-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389503v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full field and mean field modeling of grain growth in a multiphase material under dry conditions: application to peridotites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (1), </w:t>
@@ -1676,51 +1676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (2), pp.393-410. </w:t>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jody Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (4), pp.e2020GC008915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1901,64 +1901,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochronology of the highest Central Asian massifs (Khan Tengri -Pobedi, SE Kyrgyztan): evidence for Late Miocene (ca. 8 Ma) reactivation of Permian faults and insights into building the Tian Shan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2016,442 +2016,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation systematics inferred from in situ cosmogenic 10Be concentrations in fine (50-100 μm) and medium (100-250 μm) sediments of the Var River basin, southern French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Are There No Earthquakes in the Intracratonic Paris Basin? Insights from Flexural Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Mariotti</w:t>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Charreau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Mazabraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-7-1059-2019⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9120502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377519v1</w:t>
+                <w:t xml:space="preserve">hal-02386459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day uplift of the European Alps: Evaluating mechanisms and models of their relative contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Sternai</w:t>
+                <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sue</w:t>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Enrico Serpelloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 190, pp.589-604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Are There No Earthquakes in the Intracratonic Paris Basin? Insights from Flexural Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Denudation systematics inferred from in situ cosmogenic 10Be concentrations in fine (50-100 μm) and medium (100-250 μm) sediments of the Var River basin, southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mazabraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (12), pp.502. </w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.1059-1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences9120502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-7-1059-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386459v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River incision and migration deduced from 36Cl cosmic-ray exposure durations: The Clue de la Cerise gorge in southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2535,157 +2535,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D simulation of grain growth in olivine aggregates using a full field model based on the level set method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The deep structure and reactivation of the Kyrgyz Tien Shan: Modelling the past to better constrain the present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino-Muñoz</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 283, pp.98-109. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.530-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2018.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866105v1</w:t>
+                <w:t xml:space="preserve">hal-02239669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permian charnockites in the Pobeda area: Implications for Tarim mantle plume activity and HT metamorphism in the South Tien Shan range</w:t>
               </w:r>
@@ -2799,541 +2786,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deep structure and reactivation of the Kyrgyz Tien Shan: Modelling the past to better constrain the present</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards subduction inception along the inverted North African margin of Algeria? Insights from thermo-mechanical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lamine Hamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.07.019⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 501, pp.13 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02239669v1</w:t>
+                <w:t xml:space="preserve">hal-01901937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards subduction inception along the inverted North African margin of Algeria? Insights from thermo-mechanical models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of range-parallel sediment transport on 2D thermo-mechanical models of mountain belts: Application to the Kyrgyz Tien Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 501, pp.13 - 23. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.279 - 288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01901937v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of range-parallel sediment transport on 2D thermo-mechanical models of mountain belts: Application to the Kyrgyz Tien Shan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Tectonometamorphic evolution of the Atbashi high- P units (Kyrgyz CAOB, Tien Shan): Implications for the closure of the Turkestan Ocean and continental subduction-exhumation of the South Kazakh continental margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (8), pp.959-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856126v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02124475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonometamorphic evolution of the Atbashi high- P units (Kyrgyz CAOB, Tien Shan): Implications for the closure of the Turkestan Ocean and continental subduction-exhumation of the South Kazakh continental margin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">2D and 3D simulation of grain growth in olivine aggregates using a full field model based on the level set method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (8), pp.959-985. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, pp.98-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02124475v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric flexural strength and effective elastic thicknesses of the Eastern Anatolia (Turkey) and surrounding region</w:t>
               </w:r>
@@ -3345,51 +3345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bülent Oruç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gomez-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 150, pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3423,64 +3423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3819,804 +3819,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical models of continental and submarine erosion: application to the northern Ligurian Margin (Southern Alps, France/Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Petit</w:t>
+                <w:t xml:space="preserve">Flexural behaviour of the north Algerian margin and tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Hamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Coste</w:t>
+                <w:t xml:space="preserve">Abdeslem Abtout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3685⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201, pp.1426-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366049v1</w:t>
+                <w:t xml:space="preserve">insu-01142064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexural behaviour of the north Algerian margin and tectonic implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Crustal structure and gravity anomalies beneath the Rif, northern Morocco: implications for the current tectonics of the Alboran region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scalabrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslem Abtout</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 201, pp.1426-1436. </w:t>
+              <w:t xml:space="preserve">, 2015, 202, pp.640 - 652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01142064v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure and gravity anomalies beneath the Rif, northern Morocco: implications for the current tectonics of the Alboran region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental modelling of tectonics-erosion-sedimentation interactions in compressional, extensional, and strike-slip settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Scalabrino</w:t>
+                <w:t xml:space="preserve">Fabien Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">Vincent Strak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bonnin</w:t>
+                <w:t xml:space="preserve">Stephane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv169⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 244, pp.146-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546672v1</w:t>
+                <w:t xml:space="preserve">hal-01243587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modelling of tectonics-erosion-sedimentation interactions in compressional, extensional, and strike-slip settings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dominguez</w:t>
+                <w:t xml:space="preserve">Numerical models of continental and submarine erosion: application to the northern Ligurian Margin (Southern Alps, France/Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Malavieille</w:t>
+                <w:t xml:space="preserve">S. Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Chatton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 244, pp.146-168. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (5), pp.681-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.3685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243587v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style of Alpine tectonic deformation in the Castellane fold-and-thrust belt, (SW Alps, France): Insights from balanced cross-sections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+                <w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407715v1</w:t>
+                <w:t xml:space="preserve">hal-01708833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Style of Alpine tectonic deformation in the Castellane fold-and-thrust belt, (SW Alps, France): Insights from balanced cross-sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 633, pp.143-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708833v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steep topographic slope preservation by anisotropic diffusion: An example from the Neogene Têt fault scarp, eastern Pyrenees</w:t>
               </w:r>
@@ -4886,51 +4886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 302, pp.247-252. </w:t>
@@ -4968,77 +4968,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between normal fault slip and erosion on relief evolution: Insights from experimental modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Strak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,51 +5124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5270,51 +5270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5416,51 +5416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Boisgrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,579 +5518,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal rheology and depth distribution of earthquakes: Insights from the central and southern East African Rift System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faceted spurs at normal fault scarps : Insights from numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Albaric</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrot</w:t>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+                <w:t xml:space="preserve">N. Gonga-Saholiariliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seguinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.05.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (B05403), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00572452v1</w:t>
+                <w:t xml:space="preserve">hal-00421910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faceted spurs at normal fault scarps : Insights from numerical modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Crustal rheology and depth distribution of earthquakes: Insights from the central and southern East African Rift System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gonga-Saholiariliva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Seguinot</w:t>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 468 (1-4), pp.28-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB005955⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421910v1</w:t>
+                <w:t xml:space="preserve">insu-00572452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeozoic orogeneses around the Siberian craton: Structure and evolution of the Patom belt and foredeep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Height of faceted spurs, a proxy for determining long-term throw rates on normal faults: Evidence from the North Baikal Rift System, Siberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leturmy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+                <w:t xml:space="preserve">Vladimir A. San'Kov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28, pp.TC1005. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 28, pp.TC6010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009TC002555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007TC002210⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582696v1</w:t>
+                <w:t xml:space="preserve">hal-00455985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Height of faceted spurs, a proxy for determining long-term throw rates on normal faults: Evidence from the North Baikal Rift System, Siberia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Palaeozoic orogeneses around the Siberian craton: Structure and evolution of the Patom belt and foredeep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Boisgrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Jolivet</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir A. San'Kov</w:t>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28, pp.TC6010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009TC002555⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 28, pp.TC1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007TC002210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455985v1</w:t>
+                <w:t xml:space="preserve">hal-00582696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-tectonic constraints on the evolution of the Barles half-window (Digne Nappe, southern Alps). Implications for the timing of folding in the Valensole foreland basin</w:t>
               </w:r>
@@ -6102,51 +6102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 179, pp.551-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6171,90 +6171,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleseismic traveltimes, topography and the lithospheric structure across central Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35, pp.L11301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6314,51 +6314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,51 +6435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do ridge-ridge-fault triple junctions exist on Earth? Evidence from the Aden-Owen-Carlsberg junction in the NW Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6582,51 +6582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6684,606 +6684,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and climatic controls on rift escarpments: Erosion and flexural rebound of the Dhofar passive margin (Gulf of Aden, Oman)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Oblique rifting at oceanic ridges: Relationship between spreading and stretching directions from earthquake focal mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 112, pp.B03406. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.201-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JB004554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2006.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582702v1</w:t>
+                <w:t xml:space="preserve">hal-00581725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblique rifting at oceanic ridges: Relationship between spreading and stretching directions from earthquake focal mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-rift seaward downwarping at passive margins: new insights from southern Oman using stratigraphy to constrain apatite fission-track and (U-Th)/He dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2006.07.017⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.647-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G23639A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581725v1</w:t>
+                <w:t xml:space="preserve">hal-00582703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-rift seaward downwarping at passive margins: new insights from southern Oman using stratigraphy to constrain apatite fission-track and (U-Th)/He dating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Tectonic and climatic controls on rift escarpments: Erosion and flexural rebound of the Dhofar passive margin (Gulf of Aden, Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35, pp.647-650. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.B03406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G23639A.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582703v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal versus asthenospheric origin of the relief of the Atlas Mountains of Morocco.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and evolution of the Baikal rift: A synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JB003708⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.Q11016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GC001265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092374v1</w:t>
+                <w:t xml:space="preserve">hal-00115831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of the Baikal rift: A synthesis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crustal versus asthenospheric origin of the relief of the Atlas Mountains of Morocco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111, pp.B03401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JB003708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006GC001265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00115831v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day velocity and stress fields of the Amurian plate from thin-shell finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7356,51 +7356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Petit-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7477,51 +7477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology and strength of the Eurasian continental lithosphere in the foreland of the Taiwan collision belt : constraints from seismicity, flexure and structural styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108, 2512, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7568,51 +7568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure and mechanical behavior of the lithosphere in the Hangai-Hovsgol region, Mongolia : new constraints from gravity modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7787,51 +7787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA1EECB3"/>
+    <w:nsid w:val="3C57AB8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7935,51 +7935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C1D959A3"/>
+    <w:nsid w:val="C0AA9003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8083,51 +8083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54CC5549"/>
+    <w:nsid w:val="7E1DE300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8320,51 +8320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8798-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142669180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201220396" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2390-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M Forte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.35" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1263-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cardinal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaston Valla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-183-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107665" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.94" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319675v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4740" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison East" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Webster" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC008915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104466" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1059-2019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.01.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12337" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12423" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Oru&#231;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Ortiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.09.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3685" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N845P6CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Abtout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv098" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243587v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BH969R8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.05.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C69WM7S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calignano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002871" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM7DNJPQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.10.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Boisgrollier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Sankov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002404" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonga-Saholiariliva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seguinot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005955" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002210" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455985v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. San'Kov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002555" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTZP2ZST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00304407v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033993" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354683v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03947.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582702v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004554" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581725v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.07.017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Carter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23639A.1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092374v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003708" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPQ0JGS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001265" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02486.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023538v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002098" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406716v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fairhead" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00470-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VTLZT6W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8798-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142669180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201220396" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2390-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1263-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M Forte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.35" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cardinal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaston Valla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-183-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.94" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107665" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319675v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4740" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison East" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Webster" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC008915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104466" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1059-2019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.01.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12337" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12423" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Oru&#231;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Ortiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.09.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Abtout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BH969R8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3685" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N845P6CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.05.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C69WM7S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calignano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002871" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM7DNJPQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.10.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Boisgrollier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Sankov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002404" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421910v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonga-Saholiariliva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seguinot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005955" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455985v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. San'Kov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002555" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTZP2ZST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002210" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00304407v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033993" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354683v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03947.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.07.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582703v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Carter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23639A.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004554" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115831v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001265" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003708" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPQ0JGS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02486.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023538v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002098" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406716v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fairhead" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00470-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VTLZT6W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>