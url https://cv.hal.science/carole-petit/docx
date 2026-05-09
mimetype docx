--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.34482758621px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Carole PETIT </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2016,412 +2016,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Are There No Earthquakes in the Intracratonic Paris Basin? Insights from Flexural Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Present-day uplift of the European Alps: Evaluating mechanisms and models of their relative contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+                <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mazabraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Serpelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences9120502⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.589-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386459v1</w:t>
+                <w:t xml:space="preserve">hal-02095773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day uplift of the European Alps: Evaluating mechanisms and models of their relative contributions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denudation systematics inferred from in situ cosmogenic 10Be concentrations in fine (50-100 μm) and medium (100-250 μm) sediments of the Var River basin, southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Apolline Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Serpelloni</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Becker</w:t>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.01.005⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.1059-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-7-1059-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095773v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation systematics inferred from in situ cosmogenic 10Be concentrations in fine (50-100 μm) and medium (100-250 μm) sediments of the Var River basin, southern French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Apolline Mariotti</w:t>
+                <w:t xml:space="preserve">Why Are There No Earthquakes in the Intracratonic Paris Basin? Insights from Flexural Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Charreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Mazabraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (4), pp.1059-1074. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-7-1059-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9120502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377519v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River incision and migration deduced from 36Cl cosmic-ray exposure durations: The Clue de la Cerise gorge in southern French Alps</w:t>
               </w:r>
@@ -2535,278 +2535,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deep structure and reactivation of the Kyrgyz Tien Shan: Modelling the past to better constrain the present</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permian charnockites in the Pobeda area: Implications for Tarim mantle plume activity and HT metamorphism in the South Tien Shan range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Chloé Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.07.019⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 304-307, pp.135 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02239669v1</w:t>
+                <w:t xml:space="preserve">hal-01738157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permian charnockites in the Pobeda area: Implications for Tarim mantle plume activity and HT metamorphism in the South Tien Shan range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Loury</w:t>
+                <w:t xml:space="preserve">The deep structure and reactivation of the Kyrgyz Tien Shan: Modelling the past to better constrain the present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 304-307, pp.135 - 154. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.530-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738157v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02239669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards subduction inception along the inverted North African margin of Algeria? Insights from thermo-mechanical models</w:t>
               </w:r>
@@ -2844,51 +2844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 501, pp.13 - 23. </w:t>
@@ -2951,51 +2951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of range-parallel sediment transport on 2D thermo-mechanical models of mountain belts: Application to the Kyrgyz Tien Shan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,90 +3055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonometamorphic evolution of the Atbashi high- P units (Kyrgyz CAOB, Tien Shan): Implications for the closure of the Turkestan Ocean and continental subduction-exhumation of the South Kazakh continental margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3462,51 +3462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3968,51 +3968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal structure and gravity anomalies beneath the Rif, northern Morocco: implications for the current tectonics of the Alboran region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scalabrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,278 +4345,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">Style of Alpine tectonic deformation in the Castellane fold-and-thrust belt, (SW Alps, France): Insights from balanced cross-sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 633, pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708833v1</w:t>
+                <w:t xml:space="preserve">hal-01407715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style of Alpine tectonic deformation in the Castellane fold-and-thrust belt, (SW Alps, France): Insights from balanced cross-sections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+                <w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 633, pp.143-155. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407715v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steep topographic slope preservation by anisotropic diffusion: An example from the Neogene Têt fault scarp, eastern Pyrenees</w:t>
               </w:r>
@@ -5518,299 +5518,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faceted spurs at normal fault scarps : Insights from numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal rheology and depth distribution of earthquakes: Insights from the central and southern East African Rift System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gonga-Saholiariliva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Seguinot</w:t>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 468 (1-4), pp.28-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB005955⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421910v1</w:t>
+                <w:t xml:space="preserve">insu-00572452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal rheology and depth distribution of earthquakes: Insights from the central and southern East African Rift System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faceted spurs at normal fault scarps : Insights from numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Albaric</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrot</w:t>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+                <w:t xml:space="preserve">N. Gonga-Saholiariliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seguinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.05.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (B05403), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00572452v1</w:t>
+                <w:t xml:space="preserve">hal-00421910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Height of faceted spurs, a proxy for determining long-term throw rates on normal faults: Evidence from the North Baikal Rift System, Siberia</w:t>
               </w:r>
@@ -5822,51 +5822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,51 +6781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-rift seaward downwarping at passive margins: new insights from southern Oman using stratigraphy to constrain apatite fission-track and (U-Th)/He dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,51 +6924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112, pp.B03406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7787,51 +7787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C57AB8D"/>
+    <w:nsid w:val="05BEF424"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7935,51 +7935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C0AA9003"/>
+    <w:nsid w:val="9D122F42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8083,51 +8083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E1DE300"/>
+    <w:nsid w:val="D22D0229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8320,51 +8320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8798-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142669180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201220396" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2390-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1263-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M Forte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.35" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cardinal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaston Valla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-183-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.94" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107665" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319675v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4740" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison East" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Webster" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC008915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104466" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1059-2019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.01.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12337" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12423" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Oru&#231;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Ortiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.09.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Abtout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BH969R8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3685" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N845P6CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.05.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C69WM7S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calignano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002871" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM7DNJPQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.10.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Boisgrollier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Sankov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002404" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421910v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonga-Saholiariliva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seguinot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005955" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455985v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. San'Kov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002555" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTZP2ZST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002210" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00304407v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033993" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354683v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03947.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.07.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582703v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Carter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23639A.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004554" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115831v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001265" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003708" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPQ0JGS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02486.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023538v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002098" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406716v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fairhead" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00470-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VTLZT6W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8798-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142669180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201220396" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2390-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1263-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M Forte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.35" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cardinal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaston Valla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-183-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.94" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107665" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319675v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4740" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison East" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Webster" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC008915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104466" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1059-2019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.01.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12337" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12423" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Oru&#231;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Ortiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.09.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Abtout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BH969R8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3685" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N845P6CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.05.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C69WM7S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calignano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002871" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM7DNJPQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.10.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Boisgrollier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Sankov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002404" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonga-Saholiariliva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seguinot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005955" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455985v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. San'Kov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002555" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTZP2ZST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002210" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00304407v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033993" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354683v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03947.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.07.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582703v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Carter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23639A.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004554" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115831v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001265" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003708" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPQ0JGS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02486.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023538v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002098" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406716v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fairhead" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00470-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VTLZT6W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>