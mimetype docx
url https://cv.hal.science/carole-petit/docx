--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">201220396</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Vkq_ZrkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/K-2390-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -342,7384 +363,7456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing landscapes: an adjoint model of the stream power and diffusion erosion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (6), pp.1263-1280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/esurf-13-1263-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of structurally-controlled ridge asymmetry on drainage network and divide dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (1), pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59236/geomorphica.v1i1.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay of geology, climate and tectonics on river incision: the example of the High Verdon Gorges, Southwestern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaston Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 356 (S2), pp.265-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River incision, 10 Be production and transport in a source-to-sink sediment system (Var catchment, SW Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.183-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/esurf-11-183-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial bedrock gorges as markers for Late-Quaternary tectonic and climatic forcing in the Southwestern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 418, pp.108476. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of solute drag in reconciling laboratory and natural constraints on olivine grain growth kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 224 (2), pp.1360-1370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggaa520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue Comptes-Rendus Geosciences for the 100 years of the BCSF “Seismicity in France”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazzotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new finite element approach to model microscale strain localization within olivine aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (10), pp.2369-2385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/se-12-2369-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of fluvial incision and rockfalls in shaping periglacial mountain gorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 381, pp.107665. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full field and mean field modeling of grain growth in a multiphase material under dry conditions: application to peridotites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019JB018138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deglaciation history at the Alpine-Mediterranean transition (Argentera-Mercantour, SW Alps) from 10Be dating of moraines and glacially polished bedrock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influence of Carbonate Platforms on the Geomorphological Development of a Mixed Carbonate‐Siliciclastic Margin (Great Barrier Reef, Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Darnault</w:t>
+                <w:t xml:space="preserve">Amanda Thran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Madison East</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jody Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (2), pp.393-410. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.e2020GC008915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GC008915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319675v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Carbonate Platforms on the Geomorphological Development of a Mixed Carbonate‐Siliciclastic Margin (Great Barrier Reef, Australia)</w:t>
+                <w:t xml:space="preserve">Deglaciation history at the Alpine-Mediterranean transition (Argentera-Mercantour, SW Alps) from 10Be dating of moraines and glacially polished bedrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Thran</w:t>
+                <w:t xml:space="preserve">Y. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madison East</w:t>
+                <w:t xml:space="preserve">Romain Darnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jody Webster</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GC008915⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.393-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975991v1</w:t>
+                <w:t xml:space="preserve">hal-02319675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochronology of the highest Central Asian massifs (Khan Tengri -Pobedi, SE Kyrgyztan): evidence for Late Miocene (ca. 8 Ma) reactivation of Permian faults and insights into building the Tian Shan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Jourdon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 200, pp.104466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day uplift of the European Alps: Evaluating mechanisms and models of their relative contributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denudation systematics inferred from in situ cosmogenic 10Be concentrations in fine (50-100 μm) and medium (100-250 μm) sediments of the Var River basin, southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sue</w:t>
+                <w:t xml:space="preserve">Apolline Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Serpelloni</w:t>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Becker</w:t>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 190, pp.589-604. </w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.1059-1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-7-1059-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095773v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation systematics inferred from in situ cosmogenic 10Be concentrations in fine (50-100 μm) and medium (100-250 μm) sediments of the Var River basin, southern French Alps</w:t>
+                <w:t xml:space="preserve">Present-day uplift of the European Alps: Evaluating mechanisms and models of their relative contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Mariotti</w:t>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+                <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Charreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+                <w:t xml:space="preserve">Enrico Serpelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-7-1059-2019⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.589-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377519v1</w:t>
+                <w:t xml:space="preserve">hal-02095773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Are There No Earthquakes in the Intracratonic Paris Basin? Insights from Flexural Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (12), pp.502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences9120502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River incision and migration deduced from 36Cl cosmic-ray exposure durations: The Clue de la Cerise gorge in southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 330, pp.81-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permian charnockites in the Pobeda area: Implications for Tarim mantle plume activity and HT metamorphism in the South Tien Shan range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 304-307, pp.135 - 154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deep structure and reactivation of the Kyrgyz Tien Shan: Modelling the past to better constrain the present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Jourdon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 746, pp.530-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02239669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards subduction inception along the inverted North African margin of Algeria? Insights from thermo-mechanical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of range-parallel sediment transport on 2D thermo-mechanical models of mountain belts: Application to the Kyrgyz Tien Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Hamai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.279 - 288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01901937v1</w:t>
+                <w:t xml:space="preserve">hal-01856126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of range-parallel sediment transport on 2D thermo-mechanical models of mountain belts: Application to the Kyrgyz Tien Shan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tectonometamorphic evolution of the Atbashi high- P units (Kyrgyz CAOB, Tien Shan): Implications for the closure of the Turkestan Ocean and continental subduction-exhumation of the South Kazakh continental margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Loury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (4), pp.279 - 288. </w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (8), pp.959-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856126v1</w:t>
+                <w:t xml:space="preserve">insu-02124475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonometamorphic evolution of the Atbashi high- P units (Kyrgyz CAOB, Tien Shan): Implications for the closure of the Turkestan Ocean and continental subduction-exhumation of the South Kazakh continental margin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Ganino</w:t>
+                <w:t xml:space="preserve">Towards subduction inception along the inverted North African margin of Algeria? Insights from thermo-mechanical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Hamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12423⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 501, pp.13 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02124475v1</w:t>
+                <w:t xml:space="preserve">hal-01901937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D and 3D simulation of grain growth in olivine aggregates using a full field model based on the level set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 283, pp.98-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric flexural strength and effective elastic thicknesses of the Eastern Anatolia (Turkey) and surrounding region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bülent Oruç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gomez-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 150, pp.1 - 13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Recent, climate-driven river incision rate fluctuations in the Mercantour crystalline massif, southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165, pp.73-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496108v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent, climate-driven river incision rate fluctuations in the Mercantour crystalline massif, southern French Alps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Braucher</w:t>
+                <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Loury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.015⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.57 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610263v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner gorges incision history: A proxy for deglaciation? Insights from Cosmic Ray Exposure dating (10Be and 36Cl) of river-polished surfaces (Tinée River, SW Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 457, pp.271 - 281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexural behaviour of the north Algerian margin and tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Hamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Abtout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 201, pp.1426-1436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggv098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01142064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal structure and gravity anomalies beneath the Rif, northern Morocco: implications for the current tectonics of the Alboran region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scalabrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 202, pp.640 - 652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggv169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental modelling of tectonics-erosion-sedimentation interactions in compressional, extensional, and strike-slip settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Strak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Malavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 244, pp.146-168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical models of continental and submarine erosion: application to the northern Ligurian Margin (Southern Alps, France/Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (5), pp.681-695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.3685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style of Alpine tectonic deformation in the Castellane fold-and-thrust belt, (SW Alps, France): Insights from balanced cross-sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Jourdon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 633, pp.143-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steep topographic slope preservation by anisotropic diffusion: An example from the Neogene Têt fault scarp, eastern Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 171-172, pp.173-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of lithospheric structure and plate kinematics on rift architecture and evolution: An experimental modeling of the Baikal rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30, pp.TC3011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011TC002871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Fracture Zone: The Arabia-India plate boundary unveiled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 302, pp.247-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between normal fault slip and erosion on relief evolution: Insights from experimental modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Strak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 513, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al-Kathiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted seismogenic and rheological behaviours from shallow and deep earthquake sequences in the North Tanzanian divergence, East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (5), pp.799-811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How old is the Baikal Rift Zone? Insight from apatite fission track thermochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Boisgrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. A. Sankov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.TC3008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008TC002404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal rheology and depth distribution of earthquakes: Insights from the central and southern East African Rift System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 468 (1-4), pp.28-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00572452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faceted spurs at normal fault scarps : Insights from numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gonga-Saholiariliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Seguinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (B05403), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JB005955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Height of faceted spurs, a proxy for determining long-term throw rates on normal faults: Evidence from the North Baikal Rift System, Siberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. San'Kov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.TC6010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009TC002555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeozoic orogeneses around the Siberian craton: Structure and evolution of the Patom belt and foredeep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Boisgrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.TC1005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007TC002210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-tectonic constraints on the evolution of the Barles half-window (Digne Nappe, southern Alps). Implications for the timing of folding in the Valensole foreland basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 179, pp.551-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleseismic traveltimes, topography and the lithospheric structure across central Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35, pp.L11301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008GL033993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00304407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthenospheric imprints on the lithosphere in Central Mongolia and Southern Siberia from a joint inversion of gravity and seismology (MOBAL experiment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 175 (3), pp.1283-1297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03947.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00354683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do ridge-ridge-fault triple junctions exist on Earth? Evidence from the Aden-Owen-Carlsberg junction in the NW Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.575-590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2008.00356.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ evidence for dextral active motion at the Arabia-India plate boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, pp.54-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ngeo.2007.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblique rifting at oceanic ridges: Relationship between spreading and stretching directions from earthquake focal mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29, pp.201-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2006.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-rift seaward downwarping at passive margins: new insights from southern Oman using stratigraphy to constrain apatite fission-track and (U-Th)/He dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35, pp.647-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G23639A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and climatic controls on rift escarpments: Erosion and flexural rebound of the Dhofar passive margin (Gulf of Aden, Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112, pp.B03406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006JB004554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and evolution of the Baikal rift: A synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.Q11016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006GC001265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal versus asthenospheric origin of the relief of the Atlas Mountains of Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111, pp.B03401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005JB003708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day velocity and stress fields of the Amurian plate from thin-shell finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160, pp.357-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02486.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Baikal rift zone revealed by joint inversion of gravity and seismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Petit-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108 (B3), pp.2109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002JB001880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01356068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology and strength of the Eurasian continental lithosphere in the foreland of the Taiwan collision belt : constraints from seismicity, flexure and structural styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108, 2512, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002JB002098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure and mechanical behavior of the lithosphere in the Hangai-Hovsgol region, Mongolia : new constraints from gravity modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. San'Kov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fairhead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 197 (3-4), pp.133-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00470-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7787,51 +7880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05BEF424"/>
+    <w:nsid w:val="EE30DC41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7935,51 +8028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9D122F42"/>
+    <w:nsid w:val="04642914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8083,51 +8176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D22D0229"/>
+    <w:nsid w:val="60568148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8320,51 +8413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8798-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142669180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201220396" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2390-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1263-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M Forte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.35" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cardinal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaston Valla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-183-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.94" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107665" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319675v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4740" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison East" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Webster" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC008915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104466" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1059-2019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.01.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12337" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12423" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Oru&#231;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Ortiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.09.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Abtout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BH969R8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3685" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N845P6CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.05.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C69WM7S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calignano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002871" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM7DNJPQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.10.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Boisgrollier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Sankov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002404" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonga-Saholiariliva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seguinot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005955" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455985v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. San'Kov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002555" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTZP2ZST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002210" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00304407v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033993" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354683v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03947.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.07.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582703v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Carter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23639A.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004554" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115831v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001265" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092374v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003708" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPQ0JGS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02486.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023538v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002098" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406716v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fairhead" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00470-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VTLZT6W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8798-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142669180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201220396" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Vkq_ZrkAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2390-2014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1263-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M Forte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.35" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cardinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaston Valla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-183-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108476" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03016348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa520" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.94" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2369-2021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107665" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018138" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison East" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Webster" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC008915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4740" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104466" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1059-2019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095773v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K98VMVCF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.01.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03GJP7V0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLTGM9FH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12337" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124475v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12423" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.08.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Oru&#231;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Ortiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.09.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B75K7TC5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRQ4P24Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Abtout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243587v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BH969R8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3685" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N845P6CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SFB2MFS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.05.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C69WM7S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calignano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002871" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM7DNJPQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.10.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Boisgrollier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Sankov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002404" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421910v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonga-Saholiariliva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seguinot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005955" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455985v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. San'Kov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002555" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTZP2ZST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002210" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00304407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033993" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354683v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03947.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581725v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.07.017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582703v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Carter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23639A.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582702v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004554" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115831v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001265" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003708" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPQ0JGS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02486.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002098" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406716v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fairhead" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00470-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VTLZT6W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>